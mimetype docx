--- v0 (2025-10-08)
+++ v1 (2026-04-29)
@@ -105,57 +105,57 @@
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="4887DA3A" w14:textId="77777777" w:rsidR="001975E8" w:rsidRDefault="001975E8" w:rsidP="00D17C21">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:spacing w:val="4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3B98A06A" w14:textId="2B68D6B6" w:rsidR="00525577" w:rsidRDefault="00D17C21" w:rsidP="00302EA2">
+    <w:p w14:paraId="3B98A06A" w14:textId="2B68D6B6" w:rsidR="00525577" w:rsidRDefault="00D17C21" w:rsidP="00C7629F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:spacing w:before="240" w:after="360"/>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="32"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00302EA2">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="4"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">Załącznik nr </w:t>
       </w:r>
       <w:r w:rsidR="00E357F8">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="4"/>
@@ -183,110 +183,110 @@
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00302EA2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="32"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>do umowy o dofinansowanie projektu w ramach Działania 6.1 Funduszy Europejskich dla Mazowsza 2021-2027</w:t>
       </w:r>
       <w:r w:rsidR="00BF19FC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="32"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                      (prosimy o wydruk w wersji kolorowej)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F410F4F" w14:textId="2B86655B" w:rsidR="00D17C21" w:rsidRPr="001975E8" w:rsidRDefault="00D17C21" w:rsidP="00302EA2">
+    <w:p w14:paraId="3F410F4F" w14:textId="2B86655B" w:rsidR="00D17C21" w:rsidRPr="001975E8" w:rsidRDefault="00D17C21" w:rsidP="00C7629F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:spacing w:before="240" w:after="360"/>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001975E8">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">Klauzula informacyjna </w:t>
       </w:r>
       <w:r w:rsidR="00B0548F">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">Instytucji </w:t>
       </w:r>
       <w:r w:rsidR="003C65AD">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>Pośredniczącej</w:t>
       </w:r>
       <w:r w:rsidR="00B0548F">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DF52A6F" w14:textId="340ABE76" w:rsidR="00D17C21" w:rsidRDefault="00D17C21" w:rsidP="001975E8">
-[...2 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="3DF52A6F" w14:textId="340ABE76" w:rsidR="00D17C21" w:rsidRDefault="00D17C21" w:rsidP="00C7629F">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001975E8">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>W celu wykonania obowiązku nałożonego art. 13 i 14 RODO</w:t>
       </w:r>
       <w:r w:rsidRPr="001975E8">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
       <w:r w:rsidR="00286E84" w:rsidRPr="00286E84">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
@@ -303,1099 +303,1081 @@
         <w:t>, w związku z art. 88 ustawy o zasadach realizacji zadań finansowanych ze środków europejskich w perspektywie finansowej 2021-2027</w:t>
       </w:r>
       <w:r w:rsidRPr="001975E8">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
       <w:r w:rsidR="00286E84" w:rsidRPr="00286E84">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="001975E8">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>, informujemy o zasadach przetwarzania Państwa danych osobowych:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="656024C2" w14:textId="77777777" w:rsidR="00BF19FC" w:rsidRPr="00BF19FC" w:rsidRDefault="00BF19FC" w:rsidP="001975E8">
-[...2 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="656024C2" w14:textId="77777777" w:rsidR="00BF19FC" w:rsidRPr="00BF19FC" w:rsidRDefault="00BF19FC" w:rsidP="00C7629F">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:sz w:val="6"/>
           <w:szCs w:val="6"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1EBE950F" w14:textId="77777777" w:rsidR="00B42348" w:rsidRDefault="00B42348" w:rsidP="00B42348">
+    <w:p w14:paraId="1EBE950F" w14:textId="77777777" w:rsidR="00B42348" w:rsidRDefault="00B42348" w:rsidP="00C7629F">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>Administrator</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="106918B9" w14:textId="4D7EF1B1" w:rsidR="00B42348" w:rsidRDefault="00B42348" w:rsidP="00B42348">
-[...2 lines deleted...]
-        <w:spacing w:before="0" w:after="0"/>
+    <w:p w14:paraId="106918B9" w14:textId="4D7EF1B1" w:rsidR="00B42348" w:rsidRDefault="00B42348" w:rsidP="00C7629F">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">Odrębnym administratorem Państwa danych jest Instytucja Pośrednicząca Funduszy Europejskich dla Mazowsza 2021-2027, tj. </w:t>
       </w:r>
       <w:r w:rsidR="00760DBF">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">Wojewódzki Urząd Pracy w Warszawie </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>z siedzibą przy ul.</w:t>
       </w:r>
       <w:r w:rsidR="00197AEF">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> Chłodnej 52, 00-872 Warszawa (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>adres).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AE6347F" w14:textId="77777777" w:rsidR="00B42348" w:rsidRDefault="00B42348" w:rsidP="00B42348">
+    <w:p w14:paraId="2AE6347F" w14:textId="77777777" w:rsidR="00B42348" w:rsidRDefault="00B42348" w:rsidP="00C7629F">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>Cel przetwarzania danych</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C78A3F5" w14:textId="77777777" w:rsidR="00B42348" w:rsidRDefault="00B42348" w:rsidP="00B42348">
+    <w:p w14:paraId="5C78A3F5" w14:textId="77777777" w:rsidR="00B42348" w:rsidRDefault="00B42348" w:rsidP="00C7629F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>dane osobowe będą przetwarzać w związku z realizacją FEM 2021-2027, w szczególności w celu monitorowania, sprawozdawczości, komunikacji, publikacji, ewaluacji, zarządzania finansowego, weryfikacji i audytów oraz do celów określania kwalifikowalności uczestników;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B36D435" w14:textId="77777777" w:rsidR="00B42348" w:rsidRDefault="00B42348" w:rsidP="00B42348">
+    <w:p w14:paraId="1B36D435" w14:textId="77777777" w:rsidR="00B42348" w:rsidRDefault="00B42348" w:rsidP="00C7629F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>podanie danych jest dobrowolne, ale konieczne do realizacji wyżej wymienionego celu. Odmowa ich podania jest równoznaczna z brakiem możliwości podjęcia stosownych działań.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2177C5CE" w14:textId="77777777" w:rsidR="00B42348" w:rsidRDefault="00B42348" w:rsidP="00B42348">
+    <w:p w14:paraId="2177C5CE" w14:textId="77777777" w:rsidR="00B42348" w:rsidRDefault="00B42348" w:rsidP="00C7629F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">Podstawa przetwarzania </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AEC2D6E" w14:textId="77777777" w:rsidR="00B42348" w:rsidRDefault="00B42348" w:rsidP="00B42348">
-[...2 lines deleted...]
-        <w:spacing w:before="0" w:after="0"/>
+    <w:p w14:paraId="0AEC2D6E" w14:textId="77777777" w:rsidR="00B42348" w:rsidRDefault="00B42348" w:rsidP="00C7629F">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">Będziemy przetwarzać Państwa dane osobowe w związku z tym, że: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21979447" w14:textId="77777777" w:rsidR="00B42348" w:rsidRDefault="00B42348" w:rsidP="00B42348">
-[...2 lines deleted...]
-        <w:spacing w:before="0" w:after="0"/>
+    <w:p w14:paraId="21979447" w14:textId="77777777" w:rsidR="00B42348" w:rsidRDefault="00B42348" w:rsidP="00C7629F">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">Zobowiązuje nas do tego </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>prawo</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> (art. 6 ust. 1 lit. c i art. 9 ust. 2 lit. g):</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F202DED" w14:textId="77777777" w:rsidR="00B42348" w:rsidRDefault="00B42348" w:rsidP="00226996">
+    <w:p w14:paraId="4F202DED" w14:textId="77777777" w:rsidR="00B42348" w:rsidRDefault="00B42348" w:rsidP="00C7629F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">rozporządzenie Parlamentu Europejskiego i Rady (UE) nr 2021/1060 z 24 czerwca 2021 r. ustanawiającego wspólne przepisy dotyczące Europejskiego Funduszu Rozwoju Regionalnego, Europejskiego Funduszu Społecznego Plus, Funduszu Spójności, Funduszu na rzecz Sprawiedliwej Transformacji i Europejskiego Funduszu Morskiego, Rybackiego i Akwakultury, a także przepisy finansowe na potrzeby tych funduszy oraz na potrzeby Funduszu Azylu, Migracji i Integracji, Funduszu Bezpieczeństwa Wewnętrznego i Instrumentu Wsparcia Finansowego na rzecz Zarządzania Granicami i Polityki Wizowej (Dz. Urz. UE L 231 z 30.06.2021, str. 159, z </w:t>
+        <w:t xml:space="preserve">rozporządzenie Parlamentu Europejskiego i Rady (UE) nr 2021/1060 z 24 czerwca 2021 r. ustanawiającego wspólne przepisy dotyczące Europejskiego Funduszu Rozwoju Regionalnego, Europejskiego Funduszu Społecznego Plus, Funduszu Spójności, Funduszu na rzecz Sprawiedliwej Transformacji i </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Europejskiego Funduszu Morskiego, Rybackiego i Akwakultury, a także przepisy finansowe na potrzeby tych funduszy oraz na potrzeby Funduszu Azylu, Migracji i Integracji, Funduszu Bezpieczeństwa Wewnętrznego i Instrumentu Wsparcia Finansowego na rzecz Zarządzania Granicami i Polityki Wizowej (Dz. Urz. UE L 231 z 30.06.2021, str. 159, z </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>późn</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>. zm.);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49F5AA54" w14:textId="77777777" w:rsidR="00BF19FC" w:rsidRDefault="00BF19FC" w:rsidP="00BF19FC">
-[...25 lines deleted...]
-    <w:p w14:paraId="208EB78A" w14:textId="77777777" w:rsidR="00B42348" w:rsidRDefault="00B42348" w:rsidP="00226996">
+    <w:p w14:paraId="208EB78A" w14:textId="77777777" w:rsidR="00B42348" w:rsidRDefault="00B42348" w:rsidP="00C7629F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">rozporządzenie Parlamentu Europejskiego i Rady (UE) 2021/1057 z dnia 24 czerwca 2021 r. ustanawiające Europejski Fundusz Społeczny Plus (EFS+) oraz uchylające rozporządzenie (UE) nr 1296/2013 (Dz. Urz. UE L 231 z 30.06.2021, str. 21, z </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>późn</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>. zm.);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E23E5D4" w14:textId="5E075DBE" w:rsidR="00B42348" w:rsidRDefault="00B42348" w:rsidP="00226996">
+    <w:p w14:paraId="1E23E5D4" w14:textId="5E075DBE" w:rsidR="00B42348" w:rsidRDefault="00B42348" w:rsidP="00C7629F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>ustawa z dnia 28 kwietnia 2022 r. o zasadach realizacji zadań finansowanych ze środków europejskich w perspektywie finansowej 2021-2027, w szczególności art. 87-93</w:t>
       </w:r>
       <w:r w:rsidR="00226996">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B78F397" w14:textId="77777777" w:rsidR="00B42348" w:rsidRDefault="00B42348" w:rsidP="00B42348">
+    <w:p w14:paraId="2B78F397" w14:textId="77777777" w:rsidR="00B42348" w:rsidRDefault="00B42348" w:rsidP="00C7629F">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">Sposób pozyskiwania danych </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A25A871" w14:textId="77777777" w:rsidR="00B42348" w:rsidRDefault="00B42348" w:rsidP="00B42348">
-[...2 lines deleted...]
-        <w:spacing w:before="0" w:after="0"/>
+    <w:p w14:paraId="5A25A871" w14:textId="77777777" w:rsidR="00B42348" w:rsidRDefault="00B42348" w:rsidP="00C7629F">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">Dane pozyskujemy bezpośrednio od osób, których one dotyczą, albo od instytucji i podmiotów zaangażowanych w realizację Programu, w tym w szczególności od wnioskodawców, beneficjentów, partnerów. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71BBE6EA" w14:textId="77777777" w:rsidR="00B42348" w:rsidRDefault="00B42348" w:rsidP="00B42348">
+    <w:p w14:paraId="71BBE6EA" w14:textId="77777777" w:rsidR="00B42348" w:rsidRDefault="00B42348" w:rsidP="00C7629F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>Dostęp do danych osobowych</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5096A67A" w14:textId="77777777" w:rsidR="00B42348" w:rsidRDefault="00B42348" w:rsidP="00B42348">
-[...2 lines deleted...]
-        <w:spacing w:before="0" w:after="0"/>
+    <w:p w14:paraId="5096A67A" w14:textId="77777777" w:rsidR="00B42348" w:rsidRDefault="00B42348" w:rsidP="00C7629F">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">Dostęp do Państwa danych osobowych mają pracownicy i współpracownicy administratora. Ponadto Państwa dane osobowe mogą być powierzane lub udostępniane: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E7D7FBF" w14:textId="0C5BE48B" w:rsidR="00B42348" w:rsidRDefault="00B42348" w:rsidP="00B42348">
+    <w:p w14:paraId="3E7D7FBF" w14:textId="0C5BE48B" w:rsidR="00B42348" w:rsidRDefault="00B42348" w:rsidP="00C7629F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">podmiotom, którym zleciliśmy wykonywanie zadań w ramach FEM </w:t>
       </w:r>
       <w:r w:rsidR="004A618F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>2021</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>-202</w:t>
       </w:r>
       <w:r w:rsidR="004A618F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F9A8BAA" w14:textId="77777777" w:rsidR="00B42348" w:rsidRDefault="00B42348" w:rsidP="00B42348">
+    <w:p w14:paraId="6F9A8BAA" w14:textId="77777777" w:rsidR="00B42348" w:rsidRDefault="00B42348" w:rsidP="00C7629F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">organom Komisji Europejskiej, ministrowi właściwemu do spraw finansów publicznych, prezesowi zakładu ubezpieczeń społecznych; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37221156" w14:textId="77777777" w:rsidR="00814613" w:rsidRDefault="00B42348" w:rsidP="00814613">
+    <w:p w14:paraId="37221156" w14:textId="77777777" w:rsidR="00814613" w:rsidRDefault="00B42348" w:rsidP="00C7629F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>podmiotom, które wykonują dla nas usługi związane z obsługą i rozwojem systemów teleinformatycznych, a także zapewnieniem łączności, np. dostawcom rozwiązań IT i operatorom telekomunikacyjnym</w:t>
       </w:r>
       <w:r w:rsidR="00814613">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16ECEB53" w14:textId="2A9F2A2F" w:rsidR="00B42348" w:rsidRPr="00814613" w:rsidRDefault="00814613" w:rsidP="00814613">
+    <w:p w14:paraId="16ECEB53" w14:textId="2A9F2A2F" w:rsidR="00B42348" w:rsidRPr="00814613" w:rsidRDefault="00814613" w:rsidP="00C7629F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00814613">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>innym podmiotom upoważnionym na podstawie odrębnych przepisów prawa</w:t>
       </w:r>
       <w:r w:rsidR="00B42348" w:rsidRPr="00814613">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A0C9EA7" w14:textId="77777777" w:rsidR="00B42348" w:rsidRDefault="00B42348" w:rsidP="00B42348">
+    <w:p w14:paraId="1A0C9EA7" w14:textId="77777777" w:rsidR="00B42348" w:rsidRDefault="00B42348" w:rsidP="00C7629F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>Okres przechowywania danych</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:highlight w:val="yellow"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="712F3BCA" w14:textId="542846C9" w:rsidR="00B42348" w:rsidRDefault="00B42348" w:rsidP="00B42348">
-[...2 lines deleted...]
-        <w:spacing w:before="0" w:after="0"/>
+    <w:p w14:paraId="712F3BCA" w14:textId="542846C9" w:rsidR="00B42348" w:rsidRDefault="00B42348" w:rsidP="00C7629F">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">Dane osobowe są przechowywane przez okres niezbędny do realizacji celów określonych w punkcie </w:t>
       </w:r>
       <w:r w:rsidR="00FA706D">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C15AD64" w14:textId="77777777" w:rsidR="00B42348" w:rsidRDefault="00B42348" w:rsidP="00B42348">
+    <w:p w14:paraId="3C15AD64" w14:textId="77777777" w:rsidR="00B42348" w:rsidRDefault="00B42348" w:rsidP="00C7629F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>Prawa osób, których dane dotyczą</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26A9BCA8" w14:textId="77777777" w:rsidR="00B42348" w:rsidRDefault="00B42348" w:rsidP="00B42348">
-[...2 lines deleted...]
-        <w:spacing w:before="0" w:after="0"/>
+    <w:p w14:paraId="26A9BCA8" w14:textId="77777777" w:rsidR="00B42348" w:rsidRDefault="00B42348" w:rsidP="00C7629F">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">Przysługują Państwu następujące prawa: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58B73F03" w14:textId="77777777" w:rsidR="00B42348" w:rsidRDefault="00B42348" w:rsidP="00B42348">
+    <w:p w14:paraId="58B73F03" w14:textId="77777777" w:rsidR="00B42348" w:rsidRDefault="00B42348" w:rsidP="00C7629F">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">prawo dostępu do swoich danych oraz otrzymania ich kopii (art. 15 RODO); </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08F948F5" w14:textId="77777777" w:rsidR="00B42348" w:rsidRDefault="00B42348" w:rsidP="00B42348">
+    <w:p w14:paraId="08F948F5" w14:textId="77777777" w:rsidR="00B42348" w:rsidRDefault="00B42348" w:rsidP="00C7629F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">prawo do sprostowania swoich danych (art. 16 RODO);  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E70A3F0" w14:textId="77777777" w:rsidR="00B42348" w:rsidRDefault="00B42348" w:rsidP="00B42348">
+    <w:p w14:paraId="5E70A3F0" w14:textId="77777777" w:rsidR="00B42348" w:rsidRDefault="00B42348" w:rsidP="00C7629F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>prawo do usunięcia swoich danych (art. 17 RODO) - jeśli nie zaistniały okoliczności, o których mowa w art. 17 ust. 3 RODO;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="224E0C3A" w14:textId="77777777" w:rsidR="00B42348" w:rsidRDefault="00B42348" w:rsidP="00B42348">
+    <w:p w14:paraId="224E0C3A" w14:textId="77777777" w:rsidR="00B42348" w:rsidRDefault="00B42348" w:rsidP="00C7629F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
-        <w:spacing w:before="0" w:after="0"/>
-[...12 lines deleted...]
-        </w:rPr>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>prawo do żądania od administratora ograniczenia przetwarzania swoich danych (art. 18 RODO);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2737BEF9" w14:textId="77777777" w:rsidR="00B42348" w:rsidRDefault="00B42348" w:rsidP="00B42348">
+    <w:p w14:paraId="2737BEF9" w14:textId="77777777" w:rsidR="00B42348" w:rsidRDefault="00B42348" w:rsidP="00C7629F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">prawo do przenoszenia swoich danych (art. 20 RODO) - </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:iCs/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:t>jeśli przetwarzanie odbywa się na podstawie umowy: w celu jej zawarcia lub realizacji (w myśl art. 6 ust. 1 lit. b RODO), oraz w sposób zautomatyzowany</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20A62F40" w14:textId="726C3EA7" w:rsidR="00B42348" w:rsidRDefault="00B42348" w:rsidP="00B42348">
+    <w:p w14:paraId="20A62F40" w14:textId="726C3EA7" w:rsidR="00B42348" w:rsidRDefault="00B42348" w:rsidP="00C7629F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>prawo wniesienia skargi do organu nadzorczego Prezesa Urzędu Ochrony Danych Osobowych (art. 77 RODO) - w przypadku, gdy osoba uzna, iż przetwarzanie jej danych osobowych narusza przepisy RODO lub inne krajowe przepisy regulujące kwestię ochrony danych osobowych, obowiązujące w Polsce.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="226F6718" w14:textId="77777777" w:rsidR="00B42348" w:rsidRDefault="00B42348" w:rsidP="00B42348">
+    <w:p w14:paraId="226F6718" w14:textId="77777777" w:rsidR="00B42348" w:rsidRDefault="00B42348" w:rsidP="00C7629F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>Zautomatyzowane podejmowanie decyzji</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26D2CA14" w14:textId="77777777" w:rsidR="00B42348" w:rsidRDefault="00B42348" w:rsidP="00B42348">
-[...2 lines deleted...]
-        <w:spacing w:before="0" w:after="0"/>
+    <w:p w14:paraId="26D2CA14" w14:textId="77777777" w:rsidR="00B42348" w:rsidRDefault="00B42348" w:rsidP="00C7629F">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>Dane osobowe nie będą podlegały zautomatyzowanemu podejmowaniu decyzji, w tym profilowaniu.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F9F2A3E" w14:textId="77777777" w:rsidR="00B42348" w:rsidRDefault="00B42348" w:rsidP="00B42348">
+    <w:p w14:paraId="7F9F2A3E" w14:textId="77777777" w:rsidR="00B42348" w:rsidRDefault="00B42348" w:rsidP="00C7629F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Przekazywanie danych do państwa trzeciego</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18248995" w14:textId="77777777" w:rsidR="00B42348" w:rsidRDefault="00B42348" w:rsidP="00B42348">
-[...2 lines deleted...]
-        <w:spacing w:before="0" w:after="0"/>
+    <w:p w14:paraId="18248995" w14:textId="77777777" w:rsidR="00B42348" w:rsidRDefault="00B42348" w:rsidP="00C7629F">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>Państwa dane osobowe nie będą przekazywane do państwa trzeciego.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CBED2C0" w14:textId="77777777" w:rsidR="00B42348" w:rsidRDefault="00B42348" w:rsidP="00B42348">
+    <w:p w14:paraId="4CBED2C0" w14:textId="77777777" w:rsidR="00B42348" w:rsidRDefault="00B42348" w:rsidP="00C7629F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>Kontakt z administratorem danych i Inspektorem Ochrony Danych</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FA7DD60" w14:textId="1A4FAFA8" w:rsidR="00B42348" w:rsidRDefault="00B42348" w:rsidP="00B42348">
-[...2 lines deleted...]
-        <w:spacing w:before="0" w:after="0"/>
+    <w:p w14:paraId="4FA7DD60" w14:textId="1A4FAFA8" w:rsidR="00B42348" w:rsidRDefault="00B42348" w:rsidP="00C7629F">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">Jeśli mają Państwo pytania dotyczące przetwarzania przez Instytucję Pośredniczącą tj. </w:t>
       </w:r>
       <w:r w:rsidR="0044162D">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>Wojewódzki Urząd Pracy w Warszawie w ramach</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -1453,413 +1435,355 @@
         </w:rPr>
         <w:t xml:space="preserve">(adres), elektronicznie: na adres e-mail: </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidR="00E657F3" w:rsidRPr="00E657F3">
           <w:rPr>
             <w:rStyle w:val="Hipercze"/>
             <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
             <w:color w:val="auto"/>
             <w:u w:val="none"/>
             <w:vertAlign w:val="baseline"/>
             <w:lang w:eastAsia="ar-SA"/>
           </w:rPr>
           <w:t>iod@wup.mazowsze.pl</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="000E25AC" w:rsidRPr="00E657F3">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="460193E0" w14:textId="77777777" w:rsidR="00E657F3" w:rsidRDefault="00E657F3" w:rsidP="00B42348">
+    <w:p w14:paraId="460193E0" w14:textId="77777777" w:rsidR="00E657F3" w:rsidRDefault="00E657F3" w:rsidP="00C7629F">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59BEAB67" w14:textId="77777777" w:rsidR="00E657F3" w:rsidRDefault="00E657F3" w:rsidP="00C7629F">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62456A26" w14:textId="15B79C89" w:rsidR="00E657F3" w:rsidRDefault="00E657F3" w:rsidP="00C7629F">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="662E9750" w14:textId="33A91FDF" w:rsidR="00E657F3" w:rsidRDefault="00E657F3" w:rsidP="00C7629F">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>(Miejscowość i data)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="648FD593" w14:textId="77777777" w:rsidR="00E657F3" w:rsidRDefault="00E657F3" w:rsidP="00C7629F">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66396D42" w14:textId="20764A6B" w:rsidR="00E657F3" w:rsidRPr="00E657F3" w:rsidRDefault="00E657F3" w:rsidP="00C7629F">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E657F3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                           …………………………………………</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E657F3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">..                                                   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="442171DD" w14:textId="37874EE2" w:rsidR="00E657F3" w:rsidRPr="00E657F3" w:rsidRDefault="00E657F3" w:rsidP="00C7629F">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E657F3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">           </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E657F3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E657F3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E657F3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E657F3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E657F3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E657F3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E657F3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(czytelny podpis </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="521A12E9" w14:textId="77777777" w:rsidR="00E657F3" w:rsidRPr="00E657F3" w:rsidRDefault="00E657F3" w:rsidP="00C7629F">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E657F3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                           uczestnika / uczestniczki projektu)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D4FDD7C" w14:textId="4D545680" w:rsidR="00E657F3" w:rsidRDefault="00E657F3" w:rsidP="00C7629F">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E657F3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76F70FD1" w14:textId="7515FEE1" w:rsidR="00E657F3" w:rsidRDefault="00E657F3" w:rsidP="00B42348">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:suppressAutoHyphens/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                               </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75E48C9B" w14:textId="77777777" w:rsidR="00B42348" w:rsidRDefault="00B42348" w:rsidP="00B42348">
+      <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-[...289 lines deleted...]
-        <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="222BE53C" w14:textId="77777777" w:rsidR="009B2DC2" w:rsidRPr="001975E8" w:rsidRDefault="009B2DC2" w:rsidP="008366DE">
-[...9 lines deleted...]
-    <w:sectPr w:rsidR="009B2DC2" w:rsidRPr="001975E8" w:rsidSect="001975E8">
+    <w:sectPr w:rsidR="00B42348" w:rsidSect="001975E8">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="568" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="52523279" w14:textId="77777777" w:rsidR="003E73B6" w:rsidRDefault="003E73B6" w:rsidP="00D17C21">
+    <w:p w14:paraId="10FE6496" w14:textId="77777777" w:rsidR="001F32B3" w:rsidRDefault="001F32B3" w:rsidP="00D17C21">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2F1349EB" w14:textId="77777777" w:rsidR="003E73B6" w:rsidRDefault="003E73B6" w:rsidP="00D17C21">
+    <w:p w14:paraId="75E6D9DB" w14:textId="77777777" w:rsidR="001F32B3" w:rsidRDefault="001F32B3" w:rsidP="00D17C21">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
@@ -1868,73 +1792,74 @@
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5B047D0E" w14:textId="77777777" w:rsidR="003E73B6" w:rsidRDefault="003E73B6" w:rsidP="00D17C21">
+    <w:p w14:paraId="39F7717F" w14:textId="77777777" w:rsidR="001F32B3" w:rsidRDefault="001F32B3" w:rsidP="00D17C21">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="318762B4" w14:textId="77777777" w:rsidR="003E73B6" w:rsidRDefault="003E73B6" w:rsidP="00D17C21">
+    <w:p w14:paraId="2E3B8886" w14:textId="77777777" w:rsidR="001F32B3" w:rsidRDefault="001F32B3" w:rsidP="00D17C21">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="09788AAA" w14:textId="65CAD83A" w:rsidR="00D17C21" w:rsidRPr="00B65DE8" w:rsidRDefault="00D17C21" w:rsidP="005D2929">
+    <w:p w14:paraId="09788AAA" w14:textId="65CAD83A" w:rsidR="00D17C21" w:rsidRPr="00B65DE8" w:rsidRDefault="00D17C21" w:rsidP="00C7629F">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="142" w:hanging="142"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B65DE8">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidR="009113E9" w:rsidRPr="00B65DE8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
@@ -1953,53 +1878,54 @@
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Rozporządzenie Parlamentu Europejskiego i Rady (UE) 2016/679 z dnia 27 kwietnia 2016 r. w sprawie ochrony osób fizycznych w związku z przetwarzaniem danych osobowych i w sprawie swobodnego przepływu takich danych oraz uchylenia dyrektywy 95/46/WE (ogólne rozporządzenie o ochronie danych) (Dz. Urz. UE L 119 z 04.05.2016, str. 1, z </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00B65DE8" w:rsidRPr="00B65DE8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>późn</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00B65DE8" w:rsidRPr="00B65DE8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>. zm.).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="706C54B3" w14:textId="2A0A35CB" w:rsidR="00D17C21" w:rsidRPr="00E60E08" w:rsidRDefault="00D17C21" w:rsidP="005D2929">
+    <w:p w14:paraId="706C54B3" w14:textId="2A0A35CB" w:rsidR="00D17C21" w:rsidRPr="00E60E08" w:rsidRDefault="00D17C21" w:rsidP="00C7629F">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="142" w:hanging="142"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009113E9">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidR="009113E9" w:rsidRPr="009113E9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
@@ -2008,53 +1934,54 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ustawa z dnia 28 kwietnia 2022 r o zasadach realizacji zadań finansowanych ze środków europejskich w perspektywie finansowej 2021-2027 (Dz.U.</w:t>
       </w:r>
       <w:r w:rsidR="00353936">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="009113E9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>poz. 1079), zwana dalej „ustawą wdrożeniową”.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="25626292" w14:textId="77777777" w:rsidR="00B42348" w:rsidRDefault="00B42348" w:rsidP="005D2929">
+    <w:p w14:paraId="25626292" w14:textId="77777777" w:rsidR="00B42348" w:rsidRDefault="00B42348" w:rsidP="00C7629F">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r>
@@ -3332,107 +3259,113 @@
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D17C21"/>
     <w:rsid w:val="0007514C"/>
     <w:rsid w:val="000A4B80"/>
     <w:rsid w:val="000C18AB"/>
     <w:rsid w:val="000E25AC"/>
     <w:rsid w:val="000F14BB"/>
     <w:rsid w:val="001975E8"/>
     <w:rsid w:val="00197AEF"/>
     <w:rsid w:val="001D10EA"/>
+    <w:rsid w:val="001F32B3"/>
     <w:rsid w:val="00212CAA"/>
     <w:rsid w:val="00226996"/>
     <w:rsid w:val="00286E84"/>
     <w:rsid w:val="002A16C4"/>
     <w:rsid w:val="002D2634"/>
     <w:rsid w:val="00302EA2"/>
     <w:rsid w:val="003264A5"/>
     <w:rsid w:val="00353936"/>
     <w:rsid w:val="003C65AD"/>
     <w:rsid w:val="003E73B6"/>
     <w:rsid w:val="00402F16"/>
     <w:rsid w:val="0044162D"/>
     <w:rsid w:val="004A618F"/>
+    <w:rsid w:val="004E0693"/>
     <w:rsid w:val="00525577"/>
     <w:rsid w:val="00536E28"/>
     <w:rsid w:val="00544D29"/>
     <w:rsid w:val="00587FD6"/>
     <w:rsid w:val="005D2929"/>
     <w:rsid w:val="00695367"/>
     <w:rsid w:val="006A30BE"/>
     <w:rsid w:val="007464B6"/>
     <w:rsid w:val="00760DBF"/>
     <w:rsid w:val="007D5D06"/>
     <w:rsid w:val="00814613"/>
     <w:rsid w:val="008366DE"/>
     <w:rsid w:val="008C3F92"/>
+    <w:rsid w:val="008D3F4C"/>
     <w:rsid w:val="00901E23"/>
     <w:rsid w:val="009113E9"/>
     <w:rsid w:val="00934883"/>
     <w:rsid w:val="00975889"/>
     <w:rsid w:val="009A01FF"/>
     <w:rsid w:val="009B2DC2"/>
     <w:rsid w:val="00A67399"/>
     <w:rsid w:val="00A71454"/>
     <w:rsid w:val="00AE5C69"/>
     <w:rsid w:val="00B0548F"/>
+    <w:rsid w:val="00B17507"/>
     <w:rsid w:val="00B42348"/>
     <w:rsid w:val="00B65DE8"/>
     <w:rsid w:val="00BA3701"/>
     <w:rsid w:val="00BD1755"/>
     <w:rsid w:val="00BE10C8"/>
     <w:rsid w:val="00BF19FC"/>
     <w:rsid w:val="00C008E0"/>
     <w:rsid w:val="00C47D54"/>
+    <w:rsid w:val="00C7629F"/>
     <w:rsid w:val="00CA6141"/>
     <w:rsid w:val="00D07C48"/>
     <w:rsid w:val="00D17C21"/>
     <w:rsid w:val="00D710A2"/>
     <w:rsid w:val="00D81391"/>
     <w:rsid w:val="00DD6963"/>
     <w:rsid w:val="00E357F8"/>
     <w:rsid w:val="00E5106E"/>
     <w:rsid w:val="00E657F3"/>
     <w:rsid w:val="00E67BA8"/>
     <w:rsid w:val="00E83D27"/>
     <w:rsid w:val="00EB09F2"/>
     <w:rsid w:val="00EE5943"/>
+    <w:rsid w:val="00F35E32"/>
     <w:rsid w:val="00F70881"/>
     <w:rsid w:val="00F840AC"/>
     <w:rsid w:val="00FA10BC"/>
     <w:rsid w:val="00FA706D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
@@ -4293,72 +4226,72 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>4611</Characters>
+  <Pages>3</Pages>
+  <Words>767</Words>
+  <Characters>4605</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>38</Lines>
   <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>UMWM</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5369</CharactersWithSpaces>
+  <CharactersWithSpaces>5362</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Ulatowska Anna</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>