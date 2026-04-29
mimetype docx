--- v0 (2025-10-08)
+++ v1 (2026-04-29)
@@ -77,57 +77,57 @@
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="4887DA3A" w14:textId="77777777" w:rsidR="001975E8" w:rsidRDefault="001975E8" w:rsidP="00DF7480">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:spacing w:val="4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="402181F8" w14:textId="49137CEE" w:rsidR="00D17C21" w:rsidRDefault="00D17C21" w:rsidP="00DF7480">
+    <w:p w14:paraId="402181F8" w14:textId="49137CEE" w:rsidR="00D17C21" w:rsidRDefault="00D17C21" w:rsidP="00EF7C3A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="32"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD4C93">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="4"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">Załącznik nr </w:t>
       </w:r>
       <w:r w:rsidR="00594137">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="4"/>
@@ -146,124 +146,124 @@
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="00FD4C93" w:rsidRPr="00FD4C93">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="32"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>do</w:t>
       </w:r>
       <w:r w:rsidR="00FD4C93">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="32"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> umowy o dofinansowanie projektu w ramach Działania 6.1 Funduszy Europejskich dla Mazowsza 2021-2027</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B2181FD" w14:textId="5F21DB8B" w:rsidR="004E26AD" w:rsidRPr="004E26AD" w:rsidRDefault="004E26AD" w:rsidP="004E26AD">
+    <w:p w14:paraId="7B2181FD" w14:textId="5F21DB8B" w:rsidR="004E26AD" w:rsidRPr="004E26AD" w:rsidRDefault="004E26AD" w:rsidP="00EF7C3A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E26AD">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>(prosimy o wydruk w wersji kolorowej)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F410F4F" w14:textId="13B68266" w:rsidR="00D17C21" w:rsidRDefault="00D17C21" w:rsidP="00DF7480">
-[...2 lines deleted...]
-        <w:spacing w:before="240" w:after="0"/>
+    <w:p w14:paraId="3F410F4F" w14:textId="13B68266" w:rsidR="00D17C21" w:rsidRDefault="00D17C21" w:rsidP="00EF7C3A">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001975E8">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">Klauzula informacyjna </w:t>
       </w:r>
       <w:r w:rsidR="00B0548F">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>Instytucji Zarządzającej</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42E18B5D" w14:textId="77777777" w:rsidR="00485932" w:rsidRDefault="00485932" w:rsidP="00DF7480">
-[...13 lines deleted...]
-        <w:spacing w:before="0" w:after="0"/>
+    <w:p w14:paraId="42E18B5D" w14:textId="77777777" w:rsidR="00485932" w:rsidRDefault="00485932" w:rsidP="00EF7C3A">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6222ECA0" w14:textId="6152DC7D" w:rsidR="00485932" w:rsidRDefault="00485932" w:rsidP="00EF7C3A">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>W celu wykonania obowiązku nałożonego art. 13 i 14 RODO</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:lang w:eastAsia="ar-SA"/>
@@ -279,1145 +279,1179 @@
         <w:t>, w związku z art. 88 ustawy o zasadach realizacji zadań finansowanych ze środków europejskich w perspektywie finansowej 2021-2027</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>, informujemy o zasadach przetwarzania Państwa danych osobowych:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70DC968E" w14:textId="77777777" w:rsidR="00485932" w:rsidRDefault="00485932" w:rsidP="00DF7480">
+    <w:p w14:paraId="70DC968E" w14:textId="77777777" w:rsidR="00485932" w:rsidRDefault="00485932" w:rsidP="00EF7C3A">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>Administrator</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5988BD05" w14:textId="77777777" w:rsidR="00485932" w:rsidRDefault="00485932" w:rsidP="00DF7480">
-[...2 lines deleted...]
-        <w:spacing w:before="0" w:after="0"/>
+    <w:p w14:paraId="5988BD05" w14:textId="77777777" w:rsidR="00485932" w:rsidRDefault="00485932" w:rsidP="00EF7C3A">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>Odrębnym administratorem Państwa danych jest Zarząd Województwa Mazowieckiego będący Instytucją Zarządzającą Funduszy Europejskich dla Mazowsza 2021-2027, z siedzibą przy ul. Jagiellońskiej 26, 00-926 Warszawa.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DC85755" w14:textId="77777777" w:rsidR="00485932" w:rsidRDefault="00485932" w:rsidP="00DF7480">
+    <w:p w14:paraId="6DC85755" w14:textId="77777777" w:rsidR="00485932" w:rsidRDefault="00485932" w:rsidP="00EF7C3A">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>Cel przetwarzania danych</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39CB5503" w14:textId="77777777" w:rsidR="00485932" w:rsidRDefault="00485932" w:rsidP="00DF7480">
+    <w:p w14:paraId="39CB5503" w14:textId="77777777" w:rsidR="00485932" w:rsidRDefault="00485932" w:rsidP="00EF7C3A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="283"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>dane osobowe będą przetwarzać w związku z realizacją FEM 2021-2027, w szczególności w celu monitorowania, sprawozdawczości, komunikacji, publikacji, ewaluacji, zarządzania finansowego, weryfikacji i audytów oraz do celów określania kwalifikowalności uczestników;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="488914C1" w14:textId="77777777" w:rsidR="00485932" w:rsidRDefault="00485932" w:rsidP="00DF7480">
+    <w:p w14:paraId="488914C1" w14:textId="77777777" w:rsidR="00485932" w:rsidRDefault="00485932" w:rsidP="00EF7C3A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="283"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>podanie danych jest dobrowolne, ale konieczne do realizacji wyżej wymienionego celu. Odmowa ich podania jest równoznaczna z brakiem możliwości podjęcia stosownych działań.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DEE0096" w14:textId="77777777" w:rsidR="00485932" w:rsidRDefault="00485932" w:rsidP="00DF7480">
+    <w:p w14:paraId="4DEE0096" w14:textId="77777777" w:rsidR="00485932" w:rsidRDefault="00485932" w:rsidP="00EF7C3A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">Podstawa przetwarzania </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E99577B" w14:textId="77777777" w:rsidR="00485932" w:rsidRDefault="00485932" w:rsidP="00DF7480">
-[...2 lines deleted...]
-        <w:spacing w:before="0" w:after="0"/>
+    <w:p w14:paraId="3E99577B" w14:textId="77777777" w:rsidR="00485932" w:rsidRDefault="00485932" w:rsidP="00EF7C3A">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">Będziemy przetwarzać Państwa dane osobowe w związku z tym, że: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BBDCD1F" w14:textId="77777777" w:rsidR="00485932" w:rsidRDefault="00485932" w:rsidP="00DF7480">
-[...2 lines deleted...]
-        <w:spacing w:before="0" w:after="0"/>
+    <w:p w14:paraId="1BBDCD1F" w14:textId="77777777" w:rsidR="00485932" w:rsidRDefault="00485932" w:rsidP="00EF7C3A">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">Zobowiązuje nas do tego </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>prawo</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> (art. 6 ust. 1 lit. c i art. 9 ust. 2 lit. g):</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B72E405" w14:textId="77777777" w:rsidR="00485932" w:rsidRDefault="00485932" w:rsidP="00DF7480">
+    <w:p w14:paraId="5B72E405" w14:textId="77777777" w:rsidR="00485932" w:rsidRDefault="00485932" w:rsidP="00EF7C3A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="283"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
-        <w:t>rozporządzenie Parlamentu Europejskiego i Rady (UE) nr 2021/1060 z 24 czerwca 2021 r. ustanawiającego wspólne przepisy dotyczące Europejskiego Funduszu Rozwoju Regionalnego, Europejskiego Funduszu Społecznego Plus, Funduszu Spójności, Funduszu na rzecz Sprawiedliwej Transformacji i Europejskiego Funduszu Morskiego, Rybackiego i Akwakultury, a także przepisy finansowe na potrzeby tych funduszy oraz na potrzeby Funduszu Azylu, Migracji i Integracji, Funduszu Bezpieczeństwa Wewnętrznego i Instrumentu Wsparcia Finansowego na rzecz Zarządzania Granicami i Polityki Wizowej (Dz. Urz. UE L 231 z 30.06.2021, str. 159, z późn. zm.);</w:t>
-[...13 lines deleted...]
-    <w:p w14:paraId="61A271C6" w14:textId="77777777" w:rsidR="00485932" w:rsidRDefault="00485932" w:rsidP="00DF7480">
+        <w:t xml:space="preserve">rozporządzenie Parlamentu Europejskiego i Rady (UE) nr 2021/1060 z 24 czerwca 2021 r. ustanawiającego wspólne przepisy dotyczące Europejskiego </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Funduszu Rozwoju Regionalnego, Europejskiego Funduszu Społecznego Plus, Funduszu Spójności, Funduszu na rzecz Sprawiedliwej Transformacji i Europejskiego Funduszu Morskiego, Rybackiego i Akwakultury, a także przepisy finansowe na potrzeby tych funduszy oraz na potrzeby Funduszu Azylu, Migracji i Integracji, Funduszu Bezpieczeństwa Wewnętrznego i Instrumentu Wsparcia Finansowego na rzecz Zarządzania Granicami i Polityki Wizowej (Dz. Urz. UE L 231 z 30.06.2021, str. 159, z </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>późn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>. zm.);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61A271C6" w14:textId="77777777" w:rsidR="00485932" w:rsidRDefault="00485932" w:rsidP="00EF7C3A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="283"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...3 lines deleted...]
-    <w:p w14:paraId="2FF3B097" w14:textId="1AB70B10" w:rsidR="00485932" w:rsidRDefault="00485932" w:rsidP="00DF7480">
+        <w:t xml:space="preserve">rozporządzenie Parlamentu Europejskiego i Rady (UE) 2021/1057 z dnia 24 czerwca 2021 r. ustanawiające Europejski Fundusz Społeczny Plus (EFS+) oraz uchylające rozporządzenie (UE) nr 1296/2013 (Dz. Urz. UE L 231 z 30.06.2021, str. 21, z </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>późn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>. zm.);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FF3B097" w14:textId="1AB70B10" w:rsidR="00485932" w:rsidRDefault="00485932" w:rsidP="00EF7C3A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="283"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>ustawa z dnia 28 kwietnia 2022 r. o zasadach realizacji zadań finansowanych ze środków europejskich w perspektywie finansowej 2021-2027, w szczególności art. 87-93</w:t>
       </w:r>
       <w:r w:rsidR="00F04B98">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="659CB226" w14:textId="77777777" w:rsidR="00485932" w:rsidRDefault="00485932" w:rsidP="00DF7480">
+    <w:p w14:paraId="659CB226" w14:textId="77777777" w:rsidR="00485932" w:rsidRDefault="00485932" w:rsidP="00EF7C3A">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">Sposób pozyskiwania danych </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="476B3964" w14:textId="77777777" w:rsidR="00485932" w:rsidRDefault="00485932" w:rsidP="00DF7480">
-[...2 lines deleted...]
-        <w:spacing w:before="0" w:after="0"/>
+    <w:p w14:paraId="476B3964" w14:textId="77777777" w:rsidR="00485932" w:rsidRDefault="00485932" w:rsidP="00EF7C3A">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">Dane pozyskujemy bezpośrednio od osób, których one dotyczą, albo od instytucji i podmiotów zaangażowanych w realizację Programu, w tym w szczególności od wnioskodawców, beneficjentów, partnerów. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77858625" w14:textId="77777777" w:rsidR="00485932" w:rsidRDefault="00485932" w:rsidP="00DF7480">
+    <w:p w14:paraId="77858625" w14:textId="77777777" w:rsidR="00485932" w:rsidRDefault="00485932" w:rsidP="00EF7C3A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>Dostęp do danych osobowych</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58782AF5" w14:textId="77777777" w:rsidR="00485932" w:rsidRDefault="00485932" w:rsidP="00DF7480">
-[...2 lines deleted...]
-        <w:spacing w:before="0" w:after="0"/>
+    <w:p w14:paraId="58782AF5" w14:textId="77777777" w:rsidR="00485932" w:rsidRDefault="00485932" w:rsidP="00EF7C3A">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">Dostęp do Państwa danych osobowych mają pracownicy i współpracownicy administratora. Ponadto Państwa dane osobowe mogą być powierzane lub udostępniane: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1514DA0A" w14:textId="14E04816" w:rsidR="00485932" w:rsidRDefault="00485932" w:rsidP="00DF7480">
+    <w:p w14:paraId="1514DA0A" w14:textId="14E04816" w:rsidR="00485932" w:rsidRDefault="00485932" w:rsidP="00EF7C3A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="283"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">podmiotom, którym zleciliśmy wykonywanie zadań w ramach FEM </w:t>
       </w:r>
       <w:r w:rsidR="008C2E8D">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>2021</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="008C2E8D">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>2027</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BFD6DB9" w14:textId="77777777" w:rsidR="00485932" w:rsidRDefault="00485932" w:rsidP="00DF7480">
+    <w:p w14:paraId="5BFD6DB9" w14:textId="77777777" w:rsidR="00485932" w:rsidRDefault="00485932" w:rsidP="00EF7C3A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="283"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">organom Komisji Europejskiej, ministrowi właściwemu do spraw finansów publicznych, prezesowi zakładu ubezpieczeń społecznych; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4998FB1D" w14:textId="77777777" w:rsidR="007637CC" w:rsidRDefault="00485932" w:rsidP="00DF7480">
+    <w:p w14:paraId="4998FB1D" w14:textId="77777777" w:rsidR="007637CC" w:rsidRDefault="00485932" w:rsidP="00EF7C3A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="283"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>podmiotom, które wykonują dla nas usługi związane z obsługą i rozwojem systemów teleinformatycznych, a także zapewnieniem łączności, np. dostawcom rozwiązań IT i operatorom telekomunikacyjnym</w:t>
       </w:r>
       <w:r w:rsidR="007637CC">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="246745F9" w14:textId="4EFA063D" w:rsidR="00485932" w:rsidRDefault="007637CC" w:rsidP="00DF7480">
+    <w:p w14:paraId="246745F9" w14:textId="4EFA063D" w:rsidR="00485932" w:rsidRDefault="007637CC" w:rsidP="00EF7C3A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="283"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>innym podmiotom upoważnionym na podstawie odrębnych przepisów prawa</w:t>
       </w:r>
       <w:r w:rsidR="00485932">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28F42D49" w14:textId="77777777" w:rsidR="00485932" w:rsidRDefault="00485932" w:rsidP="00DF7480">
+    <w:p w14:paraId="28F42D49" w14:textId="77777777" w:rsidR="00485932" w:rsidRDefault="00485932" w:rsidP="00EF7C3A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>Okres przechowywania danych</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:highlight w:val="yellow"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A7A1C77" w14:textId="6B9DA054" w:rsidR="00485932" w:rsidRDefault="00485932" w:rsidP="00DF7480">
-[...2 lines deleted...]
-        <w:spacing w:before="0" w:after="0"/>
+    <w:p w14:paraId="3A7A1C77" w14:textId="6B9DA054" w:rsidR="00485932" w:rsidRDefault="00485932" w:rsidP="00EF7C3A">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">Dane osobowe są przechowywane przez okres niezbędny do realizacji celów określonych w punkcie </w:t>
       </w:r>
       <w:r w:rsidR="00466612">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79A2DDFD" w14:textId="77777777" w:rsidR="00485932" w:rsidRDefault="00485932" w:rsidP="00DF7480">
+    <w:p w14:paraId="79A2DDFD" w14:textId="77777777" w:rsidR="00485932" w:rsidRDefault="00485932" w:rsidP="00EF7C3A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>Prawa osób, których dane dotyczą</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="782B2E2A" w14:textId="77777777" w:rsidR="00485932" w:rsidRDefault="00485932" w:rsidP="00DF7480">
-[...2 lines deleted...]
-        <w:spacing w:before="0" w:after="0"/>
+    <w:p w14:paraId="782B2E2A" w14:textId="77777777" w:rsidR="00485932" w:rsidRDefault="00485932" w:rsidP="00EF7C3A">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">Przysługują Państwu następujące prawa: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B96F9D2" w14:textId="77777777" w:rsidR="00485932" w:rsidRDefault="00485932" w:rsidP="00DF7480">
+    <w:p w14:paraId="2B96F9D2" w14:textId="77777777" w:rsidR="00485932" w:rsidRDefault="00485932" w:rsidP="00EF7C3A">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">prawo dostępu do swoich danych oraz otrzymania ich kopii (art. 15 RODO); </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59FAAACE" w14:textId="77777777" w:rsidR="00485932" w:rsidRDefault="00485932" w:rsidP="00DF7480">
+    <w:p w14:paraId="59FAAACE" w14:textId="77777777" w:rsidR="00485932" w:rsidRDefault="00485932" w:rsidP="00EF7C3A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
-        <w:spacing w:before="0" w:after="0"/>
-[...11 lines deleted...]
-        </w:rPr>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">prawo do sprostowania swoich danych (art. 16 RODO);  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00777F8D" w14:textId="77777777" w:rsidR="00485932" w:rsidRDefault="00485932" w:rsidP="00DF7480">
+    <w:p w14:paraId="00777F8D" w14:textId="77777777" w:rsidR="00485932" w:rsidRDefault="00485932" w:rsidP="00EF7C3A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>prawo do usunięcia swoich danych (art. 17 RODO) - jeśli nie zaistniały okoliczności, o których mowa w art. 17 ust. 3 RODO;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0364E81E" w14:textId="77777777" w:rsidR="00485932" w:rsidRDefault="00485932" w:rsidP="00DF7480">
+    <w:p w14:paraId="0364E81E" w14:textId="77777777" w:rsidR="00485932" w:rsidRDefault="00485932" w:rsidP="00EF7C3A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>prawo do żądania od administratora ograniczenia przetwarzania swoich danych (art. 18 RODO);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51297A99" w14:textId="77777777" w:rsidR="00485932" w:rsidRDefault="00485932" w:rsidP="00DF7480">
+    <w:p w14:paraId="51297A99" w14:textId="77777777" w:rsidR="00485932" w:rsidRDefault="00485932" w:rsidP="00EF7C3A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">prawo do przenoszenia swoich danych (art. 20 RODO) - </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:iCs/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:t>jeśli przetwarzanie odbywa się na podstawie umowy: w celu jej zawarcia lub realizacji (w myśl art. 6 ust. 1 lit. b RODO), oraz w sposób zautomatyzowany</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F5131A8" w14:textId="710D4713" w:rsidR="00485932" w:rsidRDefault="00485932" w:rsidP="00DF7480">
+    <w:p w14:paraId="3F5131A8" w14:textId="710D4713" w:rsidR="00485932" w:rsidRDefault="00485932" w:rsidP="00EF7C3A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>prawo wniesienia skargi do organu nadzorczego Prezesa Urzędu Ochrony Danych Osobowych (art. 77 RODO) - w przypadku, gdy osoba uzna, iż przetwarzanie jej danych osobowych narusza przepisy RODO lub inne krajowe przepisy regulujące kwestię ochrony danych osobowych, obowiązujące w Polsce.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="446C2385" w14:textId="77777777" w:rsidR="004E26AD" w:rsidRDefault="004E26AD" w:rsidP="004E26AD">
-[...21 lines deleted...]
-    <w:p w14:paraId="28EACE1A" w14:textId="77777777" w:rsidR="00485932" w:rsidRDefault="00485932" w:rsidP="00DF7480">
+    <w:p w14:paraId="28EACE1A" w14:textId="77777777" w:rsidR="00485932" w:rsidRDefault="00485932" w:rsidP="00EF7C3A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Zautomatyzowane podejmowanie decyzji</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52F18DA4" w14:textId="77777777" w:rsidR="00485932" w:rsidRDefault="00485932" w:rsidP="00DF7480">
-[...2 lines deleted...]
-        <w:spacing w:before="0" w:after="0"/>
+    <w:p w14:paraId="52F18DA4" w14:textId="77777777" w:rsidR="00485932" w:rsidRDefault="00485932" w:rsidP="00EF7C3A">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>Dane osobowe nie będą podlegały zautomatyzowanemu podejmowaniu decyzji, w tym profilowaniu.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17D3B063" w14:textId="77777777" w:rsidR="00485932" w:rsidRDefault="00485932" w:rsidP="00DF7480">
+    <w:p w14:paraId="17D3B063" w14:textId="77777777" w:rsidR="00485932" w:rsidRDefault="00485932" w:rsidP="00EF7C3A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>Przekazywanie danych do państwa trzeciego</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F227758" w14:textId="77777777" w:rsidR="00485932" w:rsidRDefault="00485932" w:rsidP="00DF7480">
-[...2 lines deleted...]
-        <w:spacing w:before="0" w:after="0"/>
+    <w:p w14:paraId="2F227758" w14:textId="77777777" w:rsidR="00485932" w:rsidRDefault="00485932" w:rsidP="00EF7C3A">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>Państwa dane osobowe nie będą przekazywane do państwa trzeciego.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58493958" w14:textId="77777777" w:rsidR="00485932" w:rsidRDefault="00485932" w:rsidP="00DF7480">
+    <w:p w14:paraId="58493958" w14:textId="77777777" w:rsidR="00485932" w:rsidRDefault="00485932" w:rsidP="00EF7C3A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>Kontakt z administratorem danych i Inspektorem Ochrony Danych</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1812999E" w14:textId="252395B0" w:rsidR="0060637C" w:rsidRPr="0060637C" w:rsidRDefault="00485932" w:rsidP="00DF7480">
-[...2 lines deleted...]
-        <w:spacing w:before="0" w:after="0"/>
+    <w:p w14:paraId="1812999E" w14:textId="252395B0" w:rsidR="0060637C" w:rsidRPr="0060637C" w:rsidRDefault="00485932" w:rsidP="00EF7C3A">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">Jeśli mają Państwo pytania dotyczące przetwarzania przez Instytucję Zarządzającą FEM 2021-2027, prosimy kontaktować się </w:t>
       </w:r>
       <w:r w:rsidR="0060637C">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
-        <w:t>pod adresem: Urząd Marszałkowski Województwa Mazowieckiego w Warszawie, ul. Jagiellońska 26, 03-719 Warszawa, tel. (22) 5979-100, email: urzad_marszalkowski@mazovia.pl, ePUAP: /umwm/SkrytkaESP. Administrator wyznaczył inspektora ochrony danych (IOD), z którym można skontaktować się pod adresem e-mail: iod@mazovia.pl</w:t>
+        <w:t xml:space="preserve">pod adresem: Urząd Marszałkowski Województwa Mazowieckiego w Warszawie, ul. Jagiellońska 26, 03-719 Warszawa, tel. (22) 5979-100, email: urzad_marszalkowski@mazovia.pl, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0060637C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>ePUAP</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0060637C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>: /</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0060637C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>umwm</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0060637C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0060637C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>SkrytkaESP</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0060637C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>. Administrator wyznaczył inspektora ochrony danych (IOD), z którym można skontaktować się pod adresem e-mail: iod@mazovia.pl</w:t>
       </w:r>
       <w:r w:rsidR="00A6214C">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C29BEA9" w14:textId="1C9C00D1" w:rsidR="00485932" w:rsidRDefault="00485932" w:rsidP="00DF7480">
-[...35 lines deleted...]
-        <w:spacing w:before="0" w:after="0"/>
+    <w:p w14:paraId="58F563AC" w14:textId="77777777" w:rsidR="004D02D8" w:rsidRPr="00EF7C3A" w:rsidRDefault="004D02D8" w:rsidP="00EF7C3A">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1661CA7D" w14:textId="09CC2123" w:rsidR="004D02D8" w:rsidRDefault="004D02D8" w:rsidP="00EF7C3A">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>…………………………………</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2110A67D" w14:textId="534E8AA2" w:rsidR="004D02D8" w:rsidRDefault="004D02D8" w:rsidP="00DF7480">
-[...2 lines deleted...]
-        <w:spacing w:before="0" w:after="0"/>
+    <w:p w14:paraId="2110A67D" w14:textId="534E8AA2" w:rsidR="004D02D8" w:rsidRDefault="004D02D8" w:rsidP="00EF7C3A">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">(Miejscowość i data) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16B0F9A7" w14:textId="77777777" w:rsidR="004D02D8" w:rsidRDefault="004D02D8" w:rsidP="00DF7480">
-[...24 lines deleted...]
-        <w:spacing w:before="0" w:after="0"/>
+    <w:p w14:paraId="16B0F9A7" w14:textId="77777777" w:rsidR="004D02D8" w:rsidRDefault="004D02D8" w:rsidP="00EF7C3A">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49D351E3" w14:textId="2AAA4381" w:rsidR="004D02D8" w:rsidRPr="004D02D8" w:rsidRDefault="004D02D8" w:rsidP="00EF7C3A">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                           </w:t>
       </w:r>
       <w:r w:rsidRPr="004D02D8">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">…………………………………………..                                                   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AF94FE0" w14:textId="77777777" w:rsidR="004D02D8" w:rsidRPr="004D02D8" w:rsidRDefault="004D02D8" w:rsidP="004D02D8">
-[...2 lines deleted...]
-        <w:spacing w:before="0" w:after="0"/>
+    <w:p w14:paraId="4AF94FE0" w14:textId="77777777" w:rsidR="004D02D8" w:rsidRPr="004D02D8" w:rsidRDefault="004D02D8" w:rsidP="00EF7C3A">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D02D8">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">           </w:t>
       </w:r>
       <w:r w:rsidRPr="004D02D8">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="004D02D8">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
@@ -1438,136 +1472,136 @@
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="004D02D8">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="004D02D8">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">(czytelny podpis </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="597A191E" w14:textId="7B66C9C6" w:rsidR="004D02D8" w:rsidRPr="004D02D8" w:rsidRDefault="004D02D8" w:rsidP="004D02D8">
-[...2 lines deleted...]
-        <w:spacing w:before="0" w:after="0"/>
+    <w:p w14:paraId="597A191E" w14:textId="7B66C9C6" w:rsidR="004D02D8" w:rsidRPr="004D02D8" w:rsidRDefault="004D02D8" w:rsidP="00EF7C3A">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                           </w:t>
       </w:r>
       <w:r w:rsidRPr="004D02D8">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>uczestnika /uczestniczki projektu)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55531765" w14:textId="3C227E72" w:rsidR="004D02D8" w:rsidRDefault="004D02D8" w:rsidP="004D02D8">
-[...2 lines deleted...]
-        <w:spacing w:before="0" w:after="0"/>
+    <w:p w14:paraId="55531765" w14:textId="3C227E72" w:rsidR="004D02D8" w:rsidRDefault="004D02D8" w:rsidP="00EF7C3A">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D02D8">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="004D02D8" w:rsidSect="004B2D93">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="851" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3AB5118D" w14:textId="77777777" w:rsidR="005972E0" w:rsidRDefault="005972E0" w:rsidP="00D17C21">
+    <w:p w14:paraId="007D7F3B" w14:textId="77777777" w:rsidR="00600625" w:rsidRDefault="00600625" w:rsidP="00D17C21">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="73FF5AE6" w14:textId="77777777" w:rsidR="005972E0" w:rsidRDefault="005972E0" w:rsidP="00D17C21">
+    <w:p w14:paraId="6E5A7A5C" w14:textId="77777777" w:rsidR="00600625" w:rsidRDefault="00600625" w:rsidP="00D17C21">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
@@ -1583,157 +1617,178 @@
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5B2C98F1" w14:textId="77777777" w:rsidR="005972E0" w:rsidRDefault="005972E0" w:rsidP="00D17C21">
+    <w:p w14:paraId="6A1BF2FD" w14:textId="77777777" w:rsidR="00600625" w:rsidRDefault="00600625" w:rsidP="00D17C21">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2ED5B272" w14:textId="77777777" w:rsidR="005972E0" w:rsidRDefault="005972E0" w:rsidP="00D17C21">
+    <w:p w14:paraId="09859E1E" w14:textId="77777777" w:rsidR="00600625" w:rsidRDefault="00600625" w:rsidP="00D17C21">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="38841D21" w14:textId="13B41BFF" w:rsidR="00485932" w:rsidRPr="00656218" w:rsidRDefault="00485932" w:rsidP="00DF7480">
+    <w:p w14:paraId="38841D21" w14:textId="13B41BFF" w:rsidR="00485932" w:rsidRPr="00656218" w:rsidRDefault="00485932" w:rsidP="00EF7C3A">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="142" w:hanging="142"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00656218">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00656218">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00656218">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00656218" w:rsidRPr="00656218">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Rozporządzenie Parlamentu Europejskiego i Rady (UE) 2016/679 z dnia 27 kwietnia 2016 r. w sprawie ochrony osób fizycznych w związku z przetwarzaniem danych osobowych i w sprawie swobodnego przepływu takich danych oraz uchylenia dyrektywy 95/46/WE (ogólne rozporządzenie o ochronie danych) (Dz. Urz. UE L 119 z 04.05.2016, str. 1, z późn. zm.).</w:t>
+        <w:t xml:space="preserve">Rozporządzenie Parlamentu Europejskiego i Rady (UE) 2016/679 z dnia 27 kwietnia 2016 r. w sprawie ochrony osób fizycznych w związku z przetwarzaniem danych osobowych i w sprawie swobodnego przepływu takich danych oraz uchylenia dyrektywy 95/46/WE (ogólne rozporządzenie o ochronie danych) (Dz. Urz. UE L 119 z 04.05.2016, str. 1, z </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00656218" w:rsidRPr="00656218">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>późn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00656218" w:rsidRPr="00656218">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>. zm.).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="3F5E5C9F" w14:textId="77777777" w:rsidR="00485932" w:rsidRDefault="00485932" w:rsidP="00DF7480">
+    <w:p w14:paraId="3F5E5C9F" w14:textId="77777777" w:rsidR="00485932" w:rsidRDefault="00485932" w:rsidP="00EF7C3A">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="142" w:hanging="142"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ustawa z dnia 28 kwietnia 2022 r o zasadach realizacji zadań finansowanych ze środków europejskich w perspektywie finansowej 2021-2027 (Dz.U. poz. 1079), zwana dalej „ustawą wdrożeniową”.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="22140D3D" w14:textId="77777777" w:rsidR="00485932" w:rsidRDefault="00485932" w:rsidP="00DF7480">
+    <w:p w14:paraId="22140D3D" w14:textId="77777777" w:rsidR="00485932" w:rsidRDefault="00485932" w:rsidP="00EF7C3A">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -2994,149 +3049,156 @@
     <w:lvlOverride w:ilvl="8"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1323774260">
     <w:abstractNumId w:val="9"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1"/>
     <w:lvlOverride w:ilvl="2"/>
     <w:lvlOverride w:ilvl="3"/>
     <w:lvlOverride w:ilvl="4"/>
     <w:lvlOverride w:ilvl="5"/>
     <w:lvlOverride w:ilvl="6"/>
     <w:lvlOverride w:ilvl="7"/>
     <w:lvlOverride w:ilvl="8"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="543176213">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D17C21"/>
+    <w:rsid w:val="0001193A"/>
     <w:rsid w:val="00043888"/>
     <w:rsid w:val="000A4B80"/>
     <w:rsid w:val="000C1EC2"/>
     <w:rsid w:val="000E12A0"/>
     <w:rsid w:val="000F14BB"/>
     <w:rsid w:val="00103DDD"/>
     <w:rsid w:val="001555DA"/>
     <w:rsid w:val="00182BD1"/>
     <w:rsid w:val="001975E8"/>
     <w:rsid w:val="002038F5"/>
     <w:rsid w:val="00212CAA"/>
     <w:rsid w:val="00222D1B"/>
     <w:rsid w:val="00252F3D"/>
     <w:rsid w:val="00286E84"/>
     <w:rsid w:val="002A0B0B"/>
     <w:rsid w:val="002A16C4"/>
     <w:rsid w:val="002B3251"/>
     <w:rsid w:val="002C2417"/>
     <w:rsid w:val="003761A9"/>
     <w:rsid w:val="00391DAC"/>
     <w:rsid w:val="003F689C"/>
     <w:rsid w:val="00401D1B"/>
     <w:rsid w:val="00437745"/>
     <w:rsid w:val="00466612"/>
     <w:rsid w:val="00485932"/>
     <w:rsid w:val="004B2D93"/>
     <w:rsid w:val="004D02D8"/>
     <w:rsid w:val="004E26AD"/>
     <w:rsid w:val="00520E19"/>
     <w:rsid w:val="00536E28"/>
     <w:rsid w:val="00570BB6"/>
     <w:rsid w:val="00587FD6"/>
     <w:rsid w:val="00594137"/>
     <w:rsid w:val="005972E0"/>
+    <w:rsid w:val="00600625"/>
     <w:rsid w:val="0060637C"/>
     <w:rsid w:val="0062461F"/>
     <w:rsid w:val="00625F1C"/>
     <w:rsid w:val="00656218"/>
+    <w:rsid w:val="006B3777"/>
     <w:rsid w:val="006B3F61"/>
     <w:rsid w:val="007163A9"/>
     <w:rsid w:val="00727416"/>
     <w:rsid w:val="007637CC"/>
     <w:rsid w:val="00763FB5"/>
     <w:rsid w:val="00774444"/>
     <w:rsid w:val="0078536A"/>
     <w:rsid w:val="00787B0D"/>
     <w:rsid w:val="00800F49"/>
     <w:rsid w:val="0089707A"/>
     <w:rsid w:val="008C2E8D"/>
     <w:rsid w:val="008D2EFF"/>
+    <w:rsid w:val="008F1C5F"/>
     <w:rsid w:val="009113E9"/>
     <w:rsid w:val="009B1AB5"/>
     <w:rsid w:val="009B2DC2"/>
     <w:rsid w:val="009C0DAE"/>
     <w:rsid w:val="009D09FB"/>
     <w:rsid w:val="00A32305"/>
     <w:rsid w:val="00A32DAC"/>
+    <w:rsid w:val="00A36F93"/>
     <w:rsid w:val="00A54FA4"/>
     <w:rsid w:val="00A6214C"/>
     <w:rsid w:val="00A63DC7"/>
     <w:rsid w:val="00A70371"/>
     <w:rsid w:val="00B0548F"/>
     <w:rsid w:val="00BA6453"/>
     <w:rsid w:val="00BD0C1C"/>
     <w:rsid w:val="00C170AD"/>
     <w:rsid w:val="00C43F90"/>
     <w:rsid w:val="00C569BC"/>
     <w:rsid w:val="00C60EEB"/>
     <w:rsid w:val="00D17C21"/>
     <w:rsid w:val="00D81391"/>
     <w:rsid w:val="00DB4464"/>
     <w:rsid w:val="00DB78D7"/>
     <w:rsid w:val="00DE101B"/>
     <w:rsid w:val="00DF7480"/>
     <w:rsid w:val="00E7383B"/>
+    <w:rsid w:val="00EF7C3A"/>
     <w:rsid w:val="00F04B98"/>
     <w:rsid w:val="00F44BFE"/>
     <w:rsid w:val="00F656AB"/>
     <w:rsid w:val="00FD4C93"/>
     <w:rsid w:val="00FE3738"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
@@ -4085,73 +4147,73 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>761</Words>
-  <Characters>4569</Characters>
+  <Words>760</Words>
+  <Characters>4564</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>38</Lines>
   <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>UMWM</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5320</CharactersWithSpaces>
+  <CharactersWithSpaces>5314</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Ulatowska Anna</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>