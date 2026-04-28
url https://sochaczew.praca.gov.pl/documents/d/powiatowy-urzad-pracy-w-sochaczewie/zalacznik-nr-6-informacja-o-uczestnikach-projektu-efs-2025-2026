--- v0 (2025-10-08)
+++ v1 (2026-04-28)
@@ -49,129 +49,128 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1D5AE0E9" w14:textId="77777777" w:rsidR="00D263D1" w:rsidRDefault="00D263D1" w:rsidP="00084BDC">
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="64B753C7" w14:textId="77777777" w:rsidR="00D263D1" w:rsidRDefault="00D263D1" w:rsidP="00084BDC">
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="6"/>
           <w:szCs w:val="6"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4D69CCDB" w14:textId="77777777" w:rsidR="00563698" w:rsidRDefault="00563698" w:rsidP="00084BDC">
+    <w:p w14:paraId="4D69CCDB" w14:textId="77777777" w:rsidR="00563698" w:rsidRDefault="00563698" w:rsidP="00ED6340">
       <w:pPr>
-        <w:spacing w:after="60"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="6"/>
           <w:szCs w:val="6"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5EB7AB80" w14:textId="77777777" w:rsidR="00563698" w:rsidRPr="00563698" w:rsidRDefault="00563698" w:rsidP="00084BDC">
+    <w:p w14:paraId="5EB7AB80" w14:textId="77777777" w:rsidR="00563698" w:rsidRPr="00563698" w:rsidRDefault="00563698" w:rsidP="00ED6340">
       <w:pPr>
-        <w:spacing w:after="60"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="6"/>
           <w:szCs w:val="6"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="02305E38" w14:textId="58A78F2D" w:rsidR="00442A61" w:rsidRPr="00B14F5E" w:rsidRDefault="008D2533" w:rsidP="00615B3E">
+    <w:p w14:paraId="02305E38" w14:textId="58A78F2D" w:rsidR="00442A61" w:rsidRPr="00B14F5E" w:rsidRDefault="008D2533" w:rsidP="00ED6340">
       <w:pPr>
-        <w:spacing w:before="240" w:after="240"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00615B3E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Załącznik nr </w:t>
       </w:r>
       <w:r w:rsidR="00B6057C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00084BDC" w:rsidRPr="00615B3E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="00615B3E" w:rsidRPr="00615B3E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">do umowy o dofinansowanie projektu w ramach Działania 6.1 </w:t>
       </w:r>
       <w:r w:rsidR="00615B3E" w:rsidRPr="00B14F5E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Funduszy Europejskich dla Mazowsza 2021-2027</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23462B77" w14:textId="1DAF9AF0" w:rsidR="00CB578D" w:rsidRPr="00B14F5E" w:rsidRDefault="00442A61" w:rsidP="00B14F5E">
+    <w:p w14:paraId="23462B77" w14:textId="1DAF9AF0" w:rsidR="00CB578D" w:rsidRPr="00B14F5E" w:rsidRDefault="00442A61" w:rsidP="00ED6340">
       <w:pPr>
         <w:pStyle w:val="Nagwek2"/>
-        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B14F5E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Wzór</w:t>
       </w:r>
       <w:r w:rsidR="00E67005" w:rsidRPr="00B14F5E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B14F5E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Informacji o uczestnikach Projektu</w:t>
@@ -5373,51 +5372,63 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="69F90A2D" w14:textId="77777777" w:rsidR="00C83FF1" w:rsidRDefault="00657BC9" w:rsidP="00F558AF">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:br/>
               <w:t>NIE</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="38E6C758" w14:textId="4CAB70FA" w:rsidR="00B6057C" w:rsidRPr="003E08C0" w:rsidRDefault="00B6057C" w:rsidP="00F558AF">
+          <w:p w14:paraId="4BD202D7" w14:textId="77777777" w:rsidR="00B6057C" w:rsidRDefault="00B6057C" w:rsidP="00F558AF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="38E6C758" w14:textId="4CAB70FA" w:rsidR="00ED6340" w:rsidRPr="003E08C0" w:rsidRDefault="00ED6340" w:rsidP="00F558AF">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0033484B" w:rsidRPr="00615B3E" w14:paraId="5D1710AE" w14:textId="77777777" w:rsidTr="00D263D1">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3019" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="7851BDD4" w14:textId="77777777" w:rsidR="0033484B" w:rsidRPr="00615B3E" w:rsidRDefault="0033484B" w:rsidP="00F558AF">
             <w:pPr>
               <w:spacing w:after="0"/>
@@ -5492,51 +5503,50 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
           <w:p w14:paraId="3B122B4F" w14:textId="77777777" w:rsidR="00B6057C" w:rsidRDefault="00657BC9" w:rsidP="00F558AF">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>TAK</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="56E0CF1E" w14:textId="6D5A44E6" w:rsidR="00C83FF1" w:rsidRDefault="00657BC9" w:rsidP="00F558AF">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:br/>
               <w:t>NIE</w:t>
             </w:r>
@@ -6401,77 +6411,77 @@
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
         <w:t>uczestnika /uczestniczki  projektu)</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="009D53BC" w:rsidRPr="009368B1" w:rsidSect="00E0334C">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:headerReference w:type="first" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="-680" w:right="1418" w:bottom="567" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2C6D7747" w14:textId="77777777" w:rsidR="008F0282" w:rsidRDefault="008F0282" w:rsidP="00CB0A32">
+    <w:p w14:paraId="2106D8C4" w14:textId="77777777" w:rsidR="00A82D64" w:rsidRDefault="00A82D64" w:rsidP="00CB0A32">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="688DAD1A" w14:textId="77777777" w:rsidR="008F0282" w:rsidRDefault="008F0282" w:rsidP="00CB0A32">
+    <w:p w14:paraId="5DEFCFFE" w14:textId="77777777" w:rsidR="00A82D64" w:rsidRDefault="00A82D64" w:rsidP="00CB0A32">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
@@ -6494,61 +6504,61 @@
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="67056E07" w14:textId="77777777" w:rsidR="008F0282" w:rsidRDefault="008F0282" w:rsidP="00CB0A32">
+    <w:p w14:paraId="07F49C34" w14:textId="77777777" w:rsidR="00A82D64" w:rsidRDefault="00A82D64" w:rsidP="00CB0A32">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7C294632" w14:textId="77777777" w:rsidR="008F0282" w:rsidRDefault="008F0282" w:rsidP="00CB0A32">
+    <w:p w14:paraId="33E497A2" w14:textId="77777777" w:rsidR="00A82D64" w:rsidRDefault="00A82D64" w:rsidP="00CB0A32">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4B7D5406" w14:textId="47B54593" w:rsidR="00CB0A32" w:rsidRDefault="00CB0A32">
     <w:pPr>
       <w:pStyle w:val="Nagwek"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="220D3B08" w14:textId="77777777" w:rsidR="00CB0A32" w:rsidRDefault="00CB0A32">
     <w:pPr>
       <w:pStyle w:val="Nagwek"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
@@ -7190,124 +7200,130 @@
     <w:rsid w:val="00687F81"/>
     <w:rsid w:val="006922E6"/>
     <w:rsid w:val="006E4D4D"/>
     <w:rsid w:val="006E7022"/>
     <w:rsid w:val="006F4CDC"/>
     <w:rsid w:val="0070570A"/>
     <w:rsid w:val="007266D2"/>
     <w:rsid w:val="00744368"/>
     <w:rsid w:val="007647FC"/>
     <w:rsid w:val="00775A4D"/>
     <w:rsid w:val="0079408B"/>
     <w:rsid w:val="00797A95"/>
     <w:rsid w:val="007A7200"/>
     <w:rsid w:val="007B355D"/>
     <w:rsid w:val="007B3A0C"/>
     <w:rsid w:val="007B6578"/>
     <w:rsid w:val="007C0393"/>
     <w:rsid w:val="007C37C8"/>
     <w:rsid w:val="007C61A6"/>
     <w:rsid w:val="007E5CB6"/>
     <w:rsid w:val="007E72B7"/>
     <w:rsid w:val="007F5242"/>
     <w:rsid w:val="008231A8"/>
     <w:rsid w:val="00825A60"/>
     <w:rsid w:val="00827753"/>
+    <w:rsid w:val="00846869"/>
     <w:rsid w:val="00846FEC"/>
+    <w:rsid w:val="00850583"/>
     <w:rsid w:val="0085509E"/>
     <w:rsid w:val="008759FD"/>
     <w:rsid w:val="0087616C"/>
     <w:rsid w:val="00881BFB"/>
     <w:rsid w:val="00885237"/>
     <w:rsid w:val="008D2533"/>
     <w:rsid w:val="008E5DB2"/>
     <w:rsid w:val="008E64D6"/>
     <w:rsid w:val="008E6A86"/>
     <w:rsid w:val="008F0282"/>
+    <w:rsid w:val="008F78AD"/>
     <w:rsid w:val="0091407C"/>
     <w:rsid w:val="009246D2"/>
     <w:rsid w:val="009368B1"/>
     <w:rsid w:val="009702E1"/>
     <w:rsid w:val="0097460F"/>
     <w:rsid w:val="00994AED"/>
     <w:rsid w:val="009A3B21"/>
     <w:rsid w:val="009B74BD"/>
     <w:rsid w:val="009C5804"/>
     <w:rsid w:val="009D53BC"/>
     <w:rsid w:val="009D7850"/>
     <w:rsid w:val="00A0100B"/>
     <w:rsid w:val="00A20A07"/>
     <w:rsid w:val="00A43C3D"/>
     <w:rsid w:val="00A441CF"/>
     <w:rsid w:val="00A44FA5"/>
     <w:rsid w:val="00A80446"/>
+    <w:rsid w:val="00A82D64"/>
     <w:rsid w:val="00A8792F"/>
     <w:rsid w:val="00A95EB5"/>
     <w:rsid w:val="00A965C0"/>
     <w:rsid w:val="00A96D6B"/>
     <w:rsid w:val="00AB13CD"/>
     <w:rsid w:val="00AB2C6A"/>
     <w:rsid w:val="00AD076B"/>
     <w:rsid w:val="00AD5D41"/>
     <w:rsid w:val="00B06478"/>
     <w:rsid w:val="00B14F5E"/>
     <w:rsid w:val="00B6057C"/>
     <w:rsid w:val="00B63127"/>
     <w:rsid w:val="00B67FA9"/>
     <w:rsid w:val="00B82BAF"/>
     <w:rsid w:val="00BB3BEF"/>
     <w:rsid w:val="00BC68D6"/>
     <w:rsid w:val="00BE1D43"/>
     <w:rsid w:val="00BE37C6"/>
     <w:rsid w:val="00BE5B65"/>
     <w:rsid w:val="00C00A00"/>
     <w:rsid w:val="00C012D5"/>
     <w:rsid w:val="00C041F1"/>
     <w:rsid w:val="00C30CAF"/>
     <w:rsid w:val="00C500BD"/>
     <w:rsid w:val="00C83FF1"/>
     <w:rsid w:val="00C976BA"/>
     <w:rsid w:val="00CB0A32"/>
     <w:rsid w:val="00CB578D"/>
     <w:rsid w:val="00CD343F"/>
     <w:rsid w:val="00CD3688"/>
     <w:rsid w:val="00D044A3"/>
     <w:rsid w:val="00D16563"/>
     <w:rsid w:val="00D263D1"/>
     <w:rsid w:val="00D94473"/>
     <w:rsid w:val="00E0334C"/>
     <w:rsid w:val="00E113CC"/>
     <w:rsid w:val="00E20E16"/>
     <w:rsid w:val="00E40C51"/>
     <w:rsid w:val="00E507DD"/>
     <w:rsid w:val="00E5259C"/>
     <w:rsid w:val="00E67005"/>
     <w:rsid w:val="00E910E8"/>
     <w:rsid w:val="00EA313E"/>
     <w:rsid w:val="00EA7115"/>
     <w:rsid w:val="00EB1EF6"/>
+    <w:rsid w:val="00EB4422"/>
     <w:rsid w:val="00EC6AAE"/>
+    <w:rsid w:val="00ED6340"/>
     <w:rsid w:val="00EE7E29"/>
     <w:rsid w:val="00EF2C0A"/>
     <w:rsid w:val="00EF38C4"/>
     <w:rsid w:val="00EF7BC6"/>
     <w:rsid w:val="00F01D7F"/>
     <w:rsid w:val="00F025A9"/>
     <w:rsid w:val="00F35C45"/>
     <w:rsid w:val="00F53132"/>
     <w:rsid w:val="00F558AF"/>
     <w:rsid w:val="00F735FE"/>
     <w:rsid w:val="00F75BD1"/>
     <w:rsid w:val="00FC7CA1"/>
     <w:rsid w:val="00FD5DA8"/>
     <w:rsid w:val="00FD6338"/>
     <w:rsid w:val="00FE5D9A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
@@ -8380,69 +8396,69 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C00E4F62-34CA-487A-8673-1357265D27FD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>435</Words>
-  <Characters>2615</Characters>
+  <Characters>2616</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>21</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3044</CharactersWithSpaces>
+  <CharactersWithSpaces>3045</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Ziółkowski Piotr</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>