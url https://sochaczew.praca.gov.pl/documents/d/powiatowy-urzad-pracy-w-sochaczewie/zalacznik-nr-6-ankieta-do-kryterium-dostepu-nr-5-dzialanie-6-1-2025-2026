--- v0 (2025-10-08)
+++ v1 (2026-04-28)
@@ -22,225 +22,226 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="1B36AFCB" w14:textId="77777777" w:rsidR="003C68BA" w:rsidRDefault="003C68BA" w:rsidP="005467C1">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rStyle w:val="cf01"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5D99A758" w14:textId="77777777" w:rsidR="003C68BA" w:rsidRDefault="003C68BA" w:rsidP="005467C1">
-[...11 lines deleted...]
-    </w:p>
     <w:p w14:paraId="1DF61BC1" w14:textId="77777777" w:rsidR="003C68BA" w:rsidRPr="003C68BA" w:rsidRDefault="003C68BA" w:rsidP="005467C1">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rStyle w:val="cf01"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4AC59A02" w14:textId="6F012D60" w:rsidR="00BC4753" w:rsidRPr="005467C1" w:rsidRDefault="00BC4753" w:rsidP="005467C1">
-[...1 lines deleted...]
-        <w:jc w:val="right"/>
+    <w:p w14:paraId="4AC59A02" w14:textId="6F012D60" w:rsidR="00BC4753" w:rsidRDefault="00BC4753" w:rsidP="00977FA2">
+      <w:pPr>
         <w:rPr>
           <w:rStyle w:val="cf01"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005467C1">
         <w:rPr>
           <w:rStyle w:val="cf01"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Załącznik nr 6</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3347C9DB" w14:textId="4DBC18EE" w:rsidR="00F70F6B" w:rsidRPr="005467C1" w:rsidRDefault="00F70F6B" w:rsidP="005467C1">
+    <w:p w14:paraId="47FD457F" w14:textId="77777777" w:rsidR="00977FA2" w:rsidRPr="00977FA2" w:rsidRDefault="00977FA2" w:rsidP="005467C1">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="cf01"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="005467C1">
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3347C9DB" w14:textId="1FB6EF0B" w:rsidR="00F70F6B" w:rsidRPr="005467C1" w:rsidRDefault="00F70F6B" w:rsidP="00977FA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="cf01"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Przykładowa a</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002916C5" w:rsidRPr="005467C1">
+      </w:pPr>
+      <w:r w:rsidRPr="005467C1">
         <w:rPr>
           <w:rStyle w:val="cf01"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">nkieta do kryterium dostępu nr 5 </w:t>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:t>Przykładowa a</w:t>
+      </w:r>
+      <w:r w:rsidR="002916C5" w:rsidRPr="005467C1">
         <w:rPr>
           <w:rStyle w:val="cf01"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="005467C1">
+        <w:t xml:space="preserve">nkieta do kryterium dostępu nr 5 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="424ADE21" w14:textId="0C2C1ED4" w:rsidR="002916C5" w:rsidRPr="005467C1" w:rsidRDefault="002916C5" w:rsidP="00977FA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="cf01"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Działanie 6.1</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F70F6B" w:rsidRPr="005467C1">
+      </w:pPr>
+      <w:r w:rsidRPr="005467C1">
         <w:rPr>
           <w:rStyle w:val="cf01"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Aktywizacja zawodowa osób bezrobotnych</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="005467C1">
+        <w:t>Działanie 6.1</w:t>
+      </w:r>
+      <w:r w:rsidR="00F70F6B" w:rsidRPr="005467C1">
         <w:rPr>
           <w:rStyle w:val="cf01"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:t xml:space="preserve"> Aktywizacja zawodowa osób bezrobotnych</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005467C1">
         <w:rPr>
           <w:rStyle w:val="cf01"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="005467C1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30F92E4C" w14:textId="5D54D6ED" w:rsidR="00D4337D" w:rsidRPr="005467C1" w:rsidRDefault="00D4337D" w:rsidP="00977FA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="cf01"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Szanowni Państwo</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="003134FD" w:rsidRPr="005467C1">
+      </w:pPr>
+      <w:r w:rsidRPr="005467C1">
         <w:rPr>
           <w:rStyle w:val="cf01"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>,</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="001531B0" w:rsidRPr="005467C1">
+        <w:t>Szanowni Państwo</w:t>
+      </w:r>
+      <w:r w:rsidR="003134FD" w:rsidRPr="005467C1">
         <w:rPr>
           <w:rStyle w:val="cf01"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="001531B0" w:rsidRPr="005467C1">
+        <w:rPr>
+          <w:rStyle w:val="cf01"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="498109D8" w14:textId="70DB0A5F" w:rsidR="00D4337D" w:rsidRDefault="00D4337D" w:rsidP="00F630D8">
+    <w:p w14:paraId="498109D8" w14:textId="70DB0A5F" w:rsidR="00D4337D" w:rsidRDefault="00D4337D" w:rsidP="00977FA2">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005467C1">
         <w:rPr>
           <w:rStyle w:val="cf01"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Prosimy o wypełnienie poniższej ankiety dotyczącej Państwa </w:t>
       </w:r>
       <w:r w:rsidR="00A153BC" w:rsidRPr="005467C1">
         <w:rPr>
           <w:rStyle w:val="cf01"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">opinii </w:t>
@@ -259,61 +260,61 @@
           <w:rStyle w:val="cf01"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">kluczowych dla zielonej transformacji tj. umiejętności ekologicznych </w:t>
       </w:r>
       <w:r w:rsidRPr="005467C1">
         <w:rPr>
           <w:rStyle w:val="cf01"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>oraz umiejętności niezbędnych</w:t>
       </w:r>
       <w:r w:rsidRPr="005467C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> w zawodach związanych z usługami zdrowotnymi i opiekuńczymi.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A19F3A9" w14:textId="77777777" w:rsidR="003E63CC" w:rsidRPr="003E63CC" w:rsidRDefault="003E63CC" w:rsidP="00F630D8">
+    <w:p w14:paraId="7A19F3A9" w14:textId="77777777" w:rsidR="003E63CC" w:rsidRPr="003E63CC" w:rsidRDefault="003E63CC" w:rsidP="00977FA2">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6A6EB2BA" w14:textId="1A24DF81" w:rsidR="00D4337D" w:rsidRPr="005467C1" w:rsidRDefault="00D4337D" w:rsidP="00F630D8">
+    <w:p w14:paraId="6A6EB2BA" w14:textId="1A24DF81" w:rsidR="00D4337D" w:rsidRPr="005467C1" w:rsidRDefault="00D4337D" w:rsidP="00977FA2">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005467C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Ankieta </w:t>
       </w:r>
       <w:r w:rsidR="001E2F9A" w:rsidRPr="005467C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>składa się z 3 części dotyczących: umiejętności</w:t>
       </w:r>
       <w:r w:rsidR="00456FC2" w:rsidRPr="005467C1">
@@ -384,93 +385,93 @@
       <w:r w:rsidR="00506A8C" w:rsidRPr="005467C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001E2F9A" w:rsidRPr="005467C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">i </w:t>
       </w:r>
       <w:r w:rsidRPr="005467C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>zawiera pytania z propozycjami odpowiedzi, z których tylko jedna jest prawidłowa. Prosimy o wybór odpowiedzi zgodny z Państwa przekonaniami.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14D2E111" w14:textId="31E8C2E2" w:rsidR="00D4337D" w:rsidRPr="005467C1" w:rsidRDefault="00E82BEE" w:rsidP="00EA1183">
+    <w:p w14:paraId="14D2E111" w14:textId="31E8C2E2" w:rsidR="00D4337D" w:rsidRPr="005467C1" w:rsidRDefault="00E82BEE" w:rsidP="00977FA2">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005467C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Aby jak najlepiej dopasować oferowane w projekcie wsparcie do Państwa potrzeb, a</w:t>
       </w:r>
       <w:r w:rsidR="00D4337D" w:rsidRPr="005467C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>nkieta nie jest anonimowa</w:t>
       </w:r>
       <w:r w:rsidRPr="005467C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00D4337D" w:rsidRPr="005467C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CE193A8" w14:textId="4A957F2D" w:rsidR="00D4337D" w:rsidRPr="005467C1" w:rsidRDefault="00D4337D" w:rsidP="00EA1183">
+    <w:p w14:paraId="0CE193A8" w14:textId="4A957F2D" w:rsidR="00D4337D" w:rsidRPr="005467C1" w:rsidRDefault="00D4337D" w:rsidP="00977FA2">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="cf01"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005467C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Państwa dane osobowe będą przechowywane przez Powiatowy Urząd Pracy w </w:t>
       </w:r>
       <w:r w:rsidR="005467C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -491,85 +492,85 @@
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Aktywizacja zawodowa osób bezrobotnych w powiecie sochaczewskim (II).</w:t>
       </w:r>
       <w:r w:rsidR="003134FD" w:rsidRPr="005467C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001E2F9A" w:rsidRPr="005467C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Wypełnienie ankiety jest dobrowolne.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01CD00D1" w14:textId="487AE8C8" w:rsidR="0091214C" w:rsidRPr="005467C1" w:rsidRDefault="0091214C" w:rsidP="00EA1183">
+    <w:p w14:paraId="01CD00D1" w14:textId="487AE8C8" w:rsidR="0091214C" w:rsidRPr="005467C1" w:rsidRDefault="0091214C" w:rsidP="00977FA2">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005467C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Imię i nazwisko: …………………</w:t>
       </w:r>
       <w:r w:rsidR="005467C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>……………………………………………</w:t>
       </w:r>
       <w:r w:rsidRPr="005467C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>………………</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78323C32" w14:textId="139F1635" w:rsidR="001B723B" w:rsidRPr="005467C1" w:rsidRDefault="001E2F9A" w:rsidP="00EA1183">
+    <w:p w14:paraId="78323C32" w14:textId="139F1635" w:rsidR="001B723B" w:rsidRPr="005467C1" w:rsidRDefault="001E2F9A" w:rsidP="00977FA2">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005467C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Część A. </w:t>
       </w:r>
       <w:r w:rsidR="00BA58DE" w:rsidRPr="005467C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
@@ -597,424 +598,434 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> kluczowe dla zielonej transformacji</w:t>
       </w:r>
       <w:r w:rsidRPr="005467C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidR="001B723B" w:rsidRPr="005467C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>kompetencje społeczne</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F4E99D7" w14:textId="28DCE665" w:rsidR="001B723B" w:rsidRPr="005467C1" w:rsidRDefault="001B723B" w:rsidP="00EA1183">
+    <w:p w14:paraId="7F4E99D7" w14:textId="28DCE665" w:rsidR="001B723B" w:rsidRPr="005467C1" w:rsidRDefault="001B723B" w:rsidP="00977FA2">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005467C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1. Czy inwestowanie w odnawialne źródła energii?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07D19EB8" w14:textId="3D7F76D3" w:rsidR="001B723B" w:rsidRPr="005467C1" w:rsidRDefault="001B723B" w:rsidP="00EA1183">
+    <w:p w14:paraId="07D19EB8" w14:textId="3D7F76D3" w:rsidR="001B723B" w:rsidRPr="005467C1" w:rsidRDefault="001B723B" w:rsidP="00977FA2">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005467C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">a) </w:t>
       </w:r>
       <w:r w:rsidR="00A153BC" w:rsidRPr="005467C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00237A8B" w:rsidRPr="005467C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">przyczynia się do </w:t>
       </w:r>
       <w:r w:rsidR="00A153BC" w:rsidRPr="005467C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ochrony środowiska naturalnego</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B5455E3" w14:textId="1821250F" w:rsidR="001B723B" w:rsidRPr="005467C1" w:rsidRDefault="001B723B" w:rsidP="00EA1183">
+    <w:p w14:paraId="5B5455E3" w14:textId="1821250F" w:rsidR="001B723B" w:rsidRPr="005467C1" w:rsidRDefault="001B723B" w:rsidP="00977FA2">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005467C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">b) </w:t>
       </w:r>
       <w:r w:rsidR="00A153BC" w:rsidRPr="005467C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> stanowi zagrożenie dla społeczności</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50D6EF2B" w14:textId="77777777" w:rsidR="00EA1183" w:rsidRDefault="001B723B" w:rsidP="00EA1183">
+    <w:p w14:paraId="50D6EF2B" w14:textId="77777777" w:rsidR="00EA1183" w:rsidRDefault="001B723B" w:rsidP="00977FA2">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005467C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>c) nie wiem</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E7C0661" w14:textId="77777777" w:rsidR="003C68BA" w:rsidRDefault="003C68BA" w:rsidP="00EA1183">
-[...19 lines deleted...]
-    <w:p w14:paraId="39B75275" w14:textId="0593866C" w:rsidR="001B723B" w:rsidRPr="005467C1" w:rsidRDefault="001B723B" w:rsidP="00EA1183">
+    <w:p w14:paraId="37F00559" w14:textId="77777777" w:rsidR="00977FA2" w:rsidRDefault="00977FA2" w:rsidP="00977FA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FAB145E" w14:textId="77777777" w:rsidR="00977FA2" w:rsidRDefault="00977FA2" w:rsidP="00977FA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16F46BF8" w14:textId="77777777" w:rsidR="00977FA2" w:rsidRDefault="00977FA2" w:rsidP="00977FA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39B75275" w14:textId="0593866C" w:rsidR="001B723B" w:rsidRPr="005467C1" w:rsidRDefault="001B723B" w:rsidP="00977FA2">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005467C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>2. Czy etycznym zachowaniem jest?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BD0B483" w14:textId="4DEFD9E5" w:rsidR="001B723B" w:rsidRPr="005467C1" w:rsidRDefault="001B723B" w:rsidP="00EA1183">
+    <w:p w14:paraId="1BD0B483" w14:textId="4DEFD9E5" w:rsidR="001B723B" w:rsidRPr="005467C1" w:rsidRDefault="001B723B" w:rsidP="00977FA2">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005467C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">a) </w:t>
       </w:r>
       <w:r w:rsidR="00ED478A" w:rsidRPr="005467C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>zadbanie o wywóz gruzu po budowie/remoncie przez wyspecjalizowaną w tym celu firmę</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44835016" w14:textId="585EF528" w:rsidR="001B723B" w:rsidRPr="005467C1" w:rsidRDefault="001B723B" w:rsidP="00EA1183">
+    <w:p w14:paraId="44835016" w14:textId="585EF528" w:rsidR="001B723B" w:rsidRPr="005467C1" w:rsidRDefault="001B723B" w:rsidP="00977FA2">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005467C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>b)</w:t>
       </w:r>
       <w:r w:rsidR="000E786B" w:rsidRPr="005467C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00ED478A" w:rsidRPr="005467C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>pozostawienie gruzu po budowie/remoncie w pobliskim lesie</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="143838B9" w14:textId="7D867A8D" w:rsidR="000E786B" w:rsidRDefault="000E786B" w:rsidP="00EA1183">
+    <w:p w14:paraId="143838B9" w14:textId="7D867A8D" w:rsidR="000E786B" w:rsidRDefault="000E786B" w:rsidP="00977FA2">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005467C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>c) nie wiem</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D368609" w14:textId="72F0191A" w:rsidR="00C5327D" w:rsidRPr="005467C1" w:rsidRDefault="000203A9" w:rsidP="00EA1183">
+    <w:p w14:paraId="3D368609" w14:textId="72F0191A" w:rsidR="00C5327D" w:rsidRPr="005467C1" w:rsidRDefault="000203A9" w:rsidP="00977FA2">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005467C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="00C5327D" w:rsidRPr="005467C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. Czy w ramach przeciwdziałania negatywnym zmianom klimatu powinniśmy?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FC0D44B" w14:textId="77777777" w:rsidR="00C5327D" w:rsidRPr="005467C1" w:rsidRDefault="00C5327D" w:rsidP="00EA1183">
+    <w:p w14:paraId="6FC0D44B" w14:textId="77777777" w:rsidR="00C5327D" w:rsidRPr="005467C1" w:rsidRDefault="00C5327D" w:rsidP="00977FA2">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005467C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a) dążyć do zmniejszenia zużycia zasobów naturalnych oraz promować produkty ekologiczne i energooszczędne</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="539D36F5" w14:textId="77777777" w:rsidR="00C5327D" w:rsidRPr="005467C1" w:rsidRDefault="00C5327D" w:rsidP="00EA1183">
+    <w:p w14:paraId="539D36F5" w14:textId="77777777" w:rsidR="00C5327D" w:rsidRPr="005467C1" w:rsidRDefault="00C5327D" w:rsidP="00977FA2">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005467C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>b) w sposób dowolny wykorzystywać dostępne zasoby naturalne</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51523CA1" w14:textId="77777777" w:rsidR="00C5327D" w:rsidRPr="005467C1" w:rsidRDefault="00C5327D" w:rsidP="00EA1183">
+    <w:p w14:paraId="51523CA1" w14:textId="77777777" w:rsidR="00C5327D" w:rsidRPr="005467C1" w:rsidRDefault="00C5327D" w:rsidP="00977FA2">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005467C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>c) nie wiem</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DEECAAC" w14:textId="5B4E2548" w:rsidR="000203A9" w:rsidRPr="005467C1" w:rsidRDefault="000203A9" w:rsidP="00EA1183">
+    <w:p w14:paraId="7DEECAAC" w14:textId="5B4E2548" w:rsidR="000203A9" w:rsidRPr="005467C1" w:rsidRDefault="000203A9" w:rsidP="00977FA2">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005467C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>4. Czy zielone kompetencje to?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CE22F81" w14:textId="77777777" w:rsidR="000203A9" w:rsidRPr="005467C1" w:rsidRDefault="000203A9" w:rsidP="00EA1183">
+    <w:p w14:paraId="4CE22F81" w14:textId="77777777" w:rsidR="000203A9" w:rsidRPr="005467C1" w:rsidRDefault="000203A9" w:rsidP="00977FA2">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005467C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a) wiedza, umiejętności oraz postawy niezbędne do ograniczenia emisji gazów cieplarnianych oraz do łagodzenia zmian klimatycznych i adaptacji do skutków zmian klimatu</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C454DFE" w14:textId="77777777" w:rsidR="000203A9" w:rsidRPr="005467C1" w:rsidRDefault="000203A9" w:rsidP="00EA1183">
+    <w:p w14:paraId="1C454DFE" w14:textId="77777777" w:rsidR="000203A9" w:rsidRPr="005467C1" w:rsidRDefault="000203A9" w:rsidP="00977FA2">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005467C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>b) umiejętności eksperckie</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29CDD2DB" w14:textId="77777777" w:rsidR="000203A9" w:rsidRDefault="000203A9" w:rsidP="00EA1183">
+    <w:p w14:paraId="29CDD2DB" w14:textId="77777777" w:rsidR="000203A9" w:rsidRDefault="000203A9" w:rsidP="00977FA2">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005467C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>c) nie wiem</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="180B4B81" w14:textId="0EC2C125" w:rsidR="000E786B" w:rsidRPr="005467C1" w:rsidRDefault="001E2F9A" w:rsidP="00EA1183">
+    <w:p w14:paraId="180B4B81" w14:textId="0EC2C125" w:rsidR="000E786B" w:rsidRPr="005467C1" w:rsidRDefault="001E2F9A" w:rsidP="00977FA2">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005467C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Część B. </w:t>
       </w:r>
       <w:r w:rsidR="00BA58DE" w:rsidRPr="005467C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
@@ -1022,480 +1033,480 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Umiejętności kluczowe dla zielonej transformacji</w:t>
       </w:r>
       <w:r w:rsidR="00BA58DE" w:rsidRPr="005467C1" w:rsidDel="00BA58DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000E786B" w:rsidRPr="005467C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>/kompetencje techniczne</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55E87129" w14:textId="2D53D2FC" w:rsidR="000E786B" w:rsidRPr="005467C1" w:rsidRDefault="00E7782E" w:rsidP="00EA1183">
+    <w:p w14:paraId="55E87129" w14:textId="2D53D2FC" w:rsidR="000E786B" w:rsidRPr="005467C1" w:rsidRDefault="00E7782E" w:rsidP="00977FA2">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005467C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="000E786B" w:rsidRPr="005467C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. Gdzie należy wyrzucić czystą butelkę PCV?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64F87174" w14:textId="0F1047F5" w:rsidR="000E786B" w:rsidRPr="005467C1" w:rsidRDefault="000E786B" w:rsidP="00EA1183">
+    <w:p w14:paraId="64F87174" w14:textId="0F1047F5" w:rsidR="000E786B" w:rsidRPr="005467C1" w:rsidRDefault="000E786B" w:rsidP="00977FA2">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005467C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a) do odpowiedniego pojemnika na segregowane śmieci</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B1110FB" w14:textId="3B618893" w:rsidR="000E786B" w:rsidRPr="005467C1" w:rsidRDefault="000E786B" w:rsidP="00EA1183">
+    <w:p w14:paraId="7B1110FB" w14:textId="3B618893" w:rsidR="000E786B" w:rsidRPr="005467C1" w:rsidRDefault="000E786B" w:rsidP="00977FA2">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005467C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">b) wszystko </w:t>
       </w:r>
       <w:r w:rsidR="007D719F" w:rsidRPr="005467C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>jedno</w:t>
       </w:r>
       <w:r w:rsidRPr="005467C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> gdzie</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2596A39D" w14:textId="06C281FA" w:rsidR="000E786B" w:rsidRPr="005467C1" w:rsidRDefault="000E786B" w:rsidP="00EA1183">
+    <w:p w14:paraId="2596A39D" w14:textId="06C281FA" w:rsidR="000E786B" w:rsidRPr="005467C1" w:rsidRDefault="000E786B" w:rsidP="00977FA2">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005467C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>c) nie wiem</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7704149F" w14:textId="27C13BAE" w:rsidR="000E786B" w:rsidRPr="005467C1" w:rsidRDefault="00E7782E" w:rsidP="00EA1183">
+    <w:p w14:paraId="7704149F" w14:textId="27C13BAE" w:rsidR="000E786B" w:rsidRPr="005467C1" w:rsidRDefault="00E7782E" w:rsidP="00977FA2">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005467C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="000E786B" w:rsidRPr="005467C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. Dlaczego stojąc w korku na autostradzie należy wyłączać si</w:t>
       </w:r>
       <w:r w:rsidR="00BA58DE" w:rsidRPr="005467C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
       <w:r w:rsidR="000E786B" w:rsidRPr="005467C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>nik samochodu?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73E5C395" w14:textId="119AB37B" w:rsidR="000E786B" w:rsidRPr="005467C1" w:rsidRDefault="000E786B" w:rsidP="00EA1183">
+    <w:p w14:paraId="73E5C395" w14:textId="119AB37B" w:rsidR="000E786B" w:rsidRPr="005467C1" w:rsidRDefault="000E786B" w:rsidP="00977FA2">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005467C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a) z uwagi na zmniejszanie emisji spalin do środowiska</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76E425EF" w14:textId="2ECE4111" w:rsidR="000E786B" w:rsidRPr="005467C1" w:rsidRDefault="000E786B" w:rsidP="00EA1183">
+    <w:p w14:paraId="76E425EF" w14:textId="2ECE4111" w:rsidR="000E786B" w:rsidRPr="005467C1" w:rsidRDefault="000E786B" w:rsidP="00977FA2">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005467C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>b) z uwagi na wysoką cenę paliw</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39A30065" w14:textId="1FC3CC00" w:rsidR="000E786B" w:rsidRPr="005467C1" w:rsidRDefault="000E786B" w:rsidP="00EA1183">
+    <w:p w14:paraId="39A30065" w14:textId="1FC3CC00" w:rsidR="000E786B" w:rsidRPr="005467C1" w:rsidRDefault="000E786B" w:rsidP="00977FA2">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005467C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>c) nie wiem</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="595626FF" w14:textId="4A98123B" w:rsidR="00C5327D" w:rsidRPr="005467C1" w:rsidRDefault="00E7782E" w:rsidP="00EA1183">
+    <w:p w14:paraId="595626FF" w14:textId="4A98123B" w:rsidR="00C5327D" w:rsidRPr="005467C1" w:rsidRDefault="00E7782E" w:rsidP="00977FA2">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005467C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="00C5327D" w:rsidRPr="005467C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. Czy recykling to jest?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5922F82D" w14:textId="77777777" w:rsidR="00C5327D" w:rsidRPr="005467C1" w:rsidRDefault="00C5327D" w:rsidP="00EA1183">
+    <w:p w14:paraId="5922F82D" w14:textId="77777777" w:rsidR="00C5327D" w:rsidRPr="005467C1" w:rsidRDefault="00C5327D" w:rsidP="00977FA2">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005467C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a) proces segregacji i przetwarzania odpadów w celu ich ponownego wykorzystania</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D97B3A3" w14:textId="77777777" w:rsidR="00C5327D" w:rsidRPr="005467C1" w:rsidRDefault="00C5327D" w:rsidP="00EA1183">
+    <w:p w14:paraId="2D97B3A3" w14:textId="77777777" w:rsidR="00C5327D" w:rsidRPr="005467C1" w:rsidRDefault="00C5327D" w:rsidP="00977FA2">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005467C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>b) proces spalania odpadów</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FD32D29" w14:textId="77777777" w:rsidR="00C5327D" w:rsidRDefault="00C5327D" w:rsidP="00EA1183">
+    <w:p w14:paraId="2FD32D29" w14:textId="77777777" w:rsidR="00C5327D" w:rsidRDefault="00C5327D" w:rsidP="00977FA2">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005467C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>c) nie wiem</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="611B75F6" w14:textId="319C9600" w:rsidR="00597320" w:rsidRPr="005467C1" w:rsidRDefault="00597320" w:rsidP="00EA1183">
+    <w:p w14:paraId="611B75F6" w14:textId="319C9600" w:rsidR="00597320" w:rsidRPr="005467C1" w:rsidRDefault="00597320" w:rsidP="00977FA2">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005467C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">8. </w:t>
       </w:r>
       <w:r w:rsidR="00FB2B43" w:rsidRPr="005467C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Co to jest</w:t>
       </w:r>
       <w:r w:rsidR="00FE4E0E" w:rsidRPr="005467C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> uzdatnianie wody</w:t>
       </w:r>
       <w:r w:rsidRPr="005467C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75894EAF" w14:textId="0C09606C" w:rsidR="00597320" w:rsidRPr="005467C1" w:rsidRDefault="00597320" w:rsidP="00EA1183">
+    <w:p w14:paraId="75894EAF" w14:textId="0C09606C" w:rsidR="00597320" w:rsidRPr="005467C1" w:rsidRDefault="00597320" w:rsidP="00977FA2">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005467C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">a) </w:t>
       </w:r>
       <w:r w:rsidR="00FB2B43" w:rsidRPr="005467C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>poprawa jakości wody, jej oczyszczenie oraz zmiękczenie</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F9C7421" w14:textId="4102A841" w:rsidR="00597320" w:rsidRPr="005467C1" w:rsidRDefault="00597320" w:rsidP="00EA1183">
+    <w:p w14:paraId="2F9C7421" w14:textId="4102A841" w:rsidR="00597320" w:rsidRPr="005467C1" w:rsidRDefault="00597320" w:rsidP="00977FA2">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005467C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>b) p</w:t>
       </w:r>
       <w:r w:rsidR="00FB2B43" w:rsidRPr="005467C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>odgrzewanie wody do celów przemysłowych</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="201FE6D7" w14:textId="77777777" w:rsidR="00597320" w:rsidRPr="005467C1" w:rsidRDefault="00597320" w:rsidP="00EA1183">
+    <w:p w14:paraId="201FE6D7" w14:textId="77777777" w:rsidR="00597320" w:rsidRDefault="00597320" w:rsidP="00977FA2">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005467C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>c) nie wiem</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49C60F50" w14:textId="41AAA6D5" w:rsidR="00D4337D" w:rsidRDefault="008A575C" w:rsidP="00EA1183">
+    <w:p w14:paraId="49C60F50" w14:textId="41AAA6D5" w:rsidR="00D4337D" w:rsidRDefault="008A575C" w:rsidP="00977FA2">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005467C1">
         <w:rPr>
           <w:rStyle w:val="cf01"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Część C. </w:t>
       </w:r>
       <w:r w:rsidR="00D4337D" w:rsidRPr="005467C1">
         <w:rPr>
           <w:rStyle w:val="cf01"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Umiejętności/kompetencje niezbędne</w:t>
       </w:r>
       <w:r w:rsidR="00D4337D" w:rsidRPr="005467C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> w zawodach związanych z usługami zdrowotnymi i opiekuńczymi</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A3DF7CF" w14:textId="3D500E69" w:rsidR="00D4337D" w:rsidRPr="005467C1" w:rsidRDefault="00E7782E" w:rsidP="00EA1183">
+    <w:p w14:paraId="6A3DF7CF" w14:textId="3D500E69" w:rsidR="00D4337D" w:rsidRPr="005467C1" w:rsidRDefault="00E7782E" w:rsidP="00977FA2">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005467C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
       <w:r w:rsidR="00D4337D" w:rsidRPr="005467C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00B9759F" w:rsidRPr="005467C1">
@@ -1517,51 +1528,51 @@
       <w:r w:rsidR="00B9759F" w:rsidRPr="005467C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> zachowanie</w:t>
       </w:r>
       <w:r w:rsidR="008A575C" w:rsidRPr="005467C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>m będzie</w:t>
       </w:r>
       <w:r w:rsidR="00B9759F" w:rsidRPr="005467C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3346234D" w14:textId="0FAED21A" w:rsidR="00B9759F" w:rsidRPr="005467C1" w:rsidRDefault="00B9759F" w:rsidP="00EA1183">
+    <w:p w14:paraId="3346234D" w14:textId="0FAED21A" w:rsidR="00B9759F" w:rsidRPr="005467C1" w:rsidRDefault="00B9759F" w:rsidP="00977FA2">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005467C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a) sprawdzenie czy leżący jest przytomny</w:t>
       </w:r>
       <w:r w:rsidR="008A575C" w:rsidRPr="005467C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, wezwanie właściw</w:t>
       </w:r>
       <w:r w:rsidR="00CA4668" w:rsidRPr="005467C1">
@@ -1575,626 +1586,592 @@
       <w:r w:rsidR="008A575C" w:rsidRPr="005467C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> służb</w:t>
       </w:r>
       <w:r w:rsidR="00CA4668" w:rsidRPr="005467C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
       <w:r w:rsidRPr="005467C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> i w razie potrzeby podjęcie reanimacji do czasu ich przyjazdu </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00042E4F" w14:textId="5B0AEAB2" w:rsidR="00B9759F" w:rsidRPr="005467C1" w:rsidRDefault="00B9759F" w:rsidP="00EA1183">
+    <w:p w14:paraId="00042E4F" w14:textId="5B0AEAB2" w:rsidR="00B9759F" w:rsidRPr="005467C1" w:rsidRDefault="00B9759F" w:rsidP="00977FA2">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005467C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>b) czekanie aż ktoś inny zajmie się leżącym</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CDA97F0" w14:textId="4A3DD8F8" w:rsidR="00B9759F" w:rsidRPr="005467C1" w:rsidRDefault="00B9759F" w:rsidP="00EA1183">
+    <w:p w14:paraId="4CDA97F0" w14:textId="4A3DD8F8" w:rsidR="00B9759F" w:rsidRPr="005467C1" w:rsidRDefault="00B9759F" w:rsidP="00977FA2">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005467C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>c) nie wiem</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23EC0F5E" w14:textId="43419197" w:rsidR="00B9759F" w:rsidRPr="005467C1" w:rsidRDefault="00E7782E" w:rsidP="00EA1183">
+    <w:p w14:paraId="23EC0F5E" w14:textId="43419197" w:rsidR="00B9759F" w:rsidRPr="005467C1" w:rsidRDefault="00E7782E" w:rsidP="00977FA2">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005467C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
       <w:r w:rsidR="00B9759F" w:rsidRPr="005467C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="008A575C" w:rsidRPr="005467C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Czy widząc błąkające się i płaczące na ulicy małe dziecko właściwym zachowaniem będzie?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B1871EE" w14:textId="59651549" w:rsidR="000E786B" w:rsidRPr="005467C1" w:rsidRDefault="008A575C" w:rsidP="00EA1183">
+    <w:p w14:paraId="2B1871EE" w14:textId="59651549" w:rsidR="000E786B" w:rsidRPr="005467C1" w:rsidRDefault="008A575C" w:rsidP="00977FA2">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005467C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">a) poinformowanie o fakcie właściwe służby oraz zaopiekowanie się dzieckiem na miejscu do czasu ich przyjazdu </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15EE7D58" w14:textId="53C79145" w:rsidR="008A575C" w:rsidRPr="005467C1" w:rsidRDefault="008A575C" w:rsidP="00EA1183">
+    <w:p w14:paraId="15EE7D58" w14:textId="53C79145" w:rsidR="008A575C" w:rsidRPr="005467C1" w:rsidRDefault="008A575C" w:rsidP="00977FA2">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005467C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">b) pozostawienie dziecka, bo jego opiekun z pewnością jest bardzo blisko </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A1CE5C6" w14:textId="4E503E29" w:rsidR="008A575C" w:rsidRPr="005467C1" w:rsidRDefault="008A575C" w:rsidP="00EA1183">
+    <w:p w14:paraId="2A1CE5C6" w14:textId="4E503E29" w:rsidR="008A575C" w:rsidRPr="005467C1" w:rsidRDefault="008A575C" w:rsidP="00977FA2">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005467C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>c) nie wiem</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C100E56" w14:textId="5A22CFB5" w:rsidR="00E7782E" w:rsidRPr="005467C1" w:rsidRDefault="00E7782E" w:rsidP="00EA1183">
+    <w:p w14:paraId="5C100E56" w14:textId="5A22CFB5" w:rsidR="00E7782E" w:rsidRPr="005467C1" w:rsidRDefault="00E7782E" w:rsidP="00977FA2">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005467C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>11. Czy usługi opiekuńcze dotyczą?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F02EE0E" w14:textId="77777777" w:rsidR="00E7782E" w:rsidRPr="005467C1" w:rsidRDefault="00E7782E" w:rsidP="00EA1183">
+    <w:p w14:paraId="6F02EE0E" w14:textId="77777777" w:rsidR="00E7782E" w:rsidRPr="005467C1" w:rsidRDefault="00E7782E" w:rsidP="00977FA2">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005467C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a) osób, które z powodu wieku, choroby lub innych przyczyn wymaga pomocy innych osób</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E736FBE" w14:textId="77777777" w:rsidR="00E7782E" w:rsidRPr="005467C1" w:rsidRDefault="00E7782E" w:rsidP="00EA1183">
+    <w:p w14:paraId="5E736FBE" w14:textId="77777777" w:rsidR="00E7782E" w:rsidRPr="005467C1" w:rsidRDefault="00E7782E" w:rsidP="00977FA2">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005467C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>b) każdej osoby</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D92B227" w14:textId="77777777" w:rsidR="00E7782E" w:rsidRPr="005467C1" w:rsidRDefault="00E7782E" w:rsidP="00EA1183">
+    <w:p w14:paraId="0D92B227" w14:textId="77777777" w:rsidR="00E7782E" w:rsidRPr="005467C1" w:rsidRDefault="00E7782E" w:rsidP="00977FA2">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005467C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>c) nie wiem</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FC94BBF" w14:textId="2DCDA89D" w:rsidR="00E7782E" w:rsidRPr="005467C1" w:rsidRDefault="00E7782E" w:rsidP="00EA1183">
+    <w:p w14:paraId="4FC94BBF" w14:textId="2DCDA89D" w:rsidR="00E7782E" w:rsidRPr="005467C1" w:rsidRDefault="00E7782E" w:rsidP="00977FA2">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005467C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>12. Zawody związane z usługami zdrowotnymi i opiekuńczymi to m.in.?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="786BC676" w14:textId="77777777" w:rsidR="00E7782E" w:rsidRPr="005467C1" w:rsidRDefault="00E7782E" w:rsidP="00EA1183">
+    <w:p w14:paraId="786BC676" w14:textId="77777777" w:rsidR="00E7782E" w:rsidRPr="005467C1" w:rsidRDefault="00E7782E" w:rsidP="00977FA2">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005467C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a) asystent osoby niepełnosprawnej, pielęgniarka, opiekunka dziecięca, opiekun osób starszych, psycholog, rehabilitant</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59A9822B" w14:textId="77777777" w:rsidR="00E7782E" w:rsidRPr="005467C1" w:rsidRDefault="00E7782E" w:rsidP="00EA1183">
+    <w:p w14:paraId="59A9822B" w14:textId="77777777" w:rsidR="00E7782E" w:rsidRPr="005467C1" w:rsidRDefault="00E7782E" w:rsidP="00977FA2">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005467C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>b) ochroniarz, prawnik, strażak, weterynarz, architekt</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56F39BA3" w14:textId="77777777" w:rsidR="00E7782E" w:rsidRPr="005467C1" w:rsidRDefault="00E7782E" w:rsidP="00EA1183">
+    <w:p w14:paraId="56F39BA3" w14:textId="77777777" w:rsidR="00E7782E" w:rsidRPr="005467C1" w:rsidRDefault="00E7782E" w:rsidP="00977FA2">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005467C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>c) nie wiem</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50AC6162" w14:textId="77777777" w:rsidR="00E7782E" w:rsidRPr="005467C1" w:rsidRDefault="00E7782E" w:rsidP="00EA1183">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    <w:p w14:paraId="50AC6162" w14:textId="77777777" w:rsidR="00E7782E" w:rsidRPr="005467C1" w:rsidRDefault="00E7782E" w:rsidP="00977FA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="776D8C39" w14:textId="689C6CB8" w:rsidR="008A575C" w:rsidRDefault="0091214C" w:rsidP="00EA1183">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    <w:p w14:paraId="776D8C39" w14:textId="689C6CB8" w:rsidR="008A575C" w:rsidRDefault="0091214C" w:rsidP="00977FA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005467C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Dziękujemy za wypełnienie ankiety.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4297C8F3" w14:textId="77777777" w:rsidR="00F630D8" w:rsidRDefault="00F630D8" w:rsidP="00EA1183">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    <w:p w14:paraId="4297C8F3" w14:textId="77777777" w:rsidR="00F630D8" w:rsidRDefault="00F630D8" w:rsidP="00977FA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5CB20342" w14:textId="77777777" w:rsidR="00F630D8" w:rsidRDefault="00F630D8" w:rsidP="00EA1183">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    <w:p w14:paraId="5CB20342" w14:textId="77777777" w:rsidR="00F630D8" w:rsidRDefault="00F630D8" w:rsidP="00977FA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="44EDD6C9" w14:textId="77777777" w:rsidR="00F630D8" w:rsidRDefault="00F630D8" w:rsidP="00EA1183">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    <w:p w14:paraId="44EDD6C9" w14:textId="77777777" w:rsidR="00F630D8" w:rsidRDefault="00F630D8" w:rsidP="00977FA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2FD6428A" w14:textId="77777777" w:rsidR="00EA1183" w:rsidRDefault="00EA1183" w:rsidP="00EA1183">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    <w:p w14:paraId="2FD6428A" w14:textId="77777777" w:rsidR="00EA1183" w:rsidRDefault="00EA1183" w:rsidP="00977FA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2AFDBA35" w14:textId="6F443394" w:rsidR="00F630D8" w:rsidRPr="00F630D8" w:rsidRDefault="00586384" w:rsidP="00586384">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    <w:p w14:paraId="2AFDBA35" w14:textId="6F443394" w:rsidR="00F630D8" w:rsidRPr="00F630D8" w:rsidRDefault="00586384" w:rsidP="00977FA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                         </w:t>
       </w:r>
       <w:r w:rsidR="00F630D8" w:rsidRPr="00F630D8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>………..…………………………….……</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57D19ED7" w14:textId="34BF829C" w:rsidR="00F630D8" w:rsidRDefault="00F630D8" w:rsidP="00F630D8">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    <w:p w14:paraId="57D19ED7" w14:textId="34BF829C" w:rsidR="00F630D8" w:rsidRDefault="00F630D8" w:rsidP="00977FA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F630D8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                          (data i </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">czytelny </w:t>
       </w:r>
       <w:r w:rsidRPr="00F630D8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">podpis osoby </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="005C65AB" w14:textId="029994E9" w:rsidR="003C68BA" w:rsidRDefault="00F630D8" w:rsidP="00F630D8">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    <w:p w14:paraId="005C65AB" w14:textId="029994E9" w:rsidR="003C68BA" w:rsidRDefault="00F630D8" w:rsidP="00977FA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">                                 </w:t>
       </w:r>
       <w:r w:rsidRPr="00F630D8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">bezrobotnej)  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="015BE052" w14:textId="77777777" w:rsidR="003C68BA" w:rsidRDefault="003C68BA" w:rsidP="00F630D8">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    <w:p w14:paraId="015BE052" w14:textId="77777777" w:rsidR="003C68BA" w:rsidRDefault="003C68BA" w:rsidP="00977FA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2F77FD27" w14:textId="77777777" w:rsidR="003C68BA" w:rsidRDefault="003C68BA" w:rsidP="00F630D8">
-[...35 lines deleted...]
-        <w:jc w:val="center"/>
+    <w:p w14:paraId="6A053A28" w14:textId="286390D3" w:rsidR="00EA1183" w:rsidRPr="00F630D8" w:rsidRDefault="00F630D8" w:rsidP="00977FA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F630D8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                              </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3A0644DD" w14:textId="19A76ED8" w:rsidR="008A575C" w:rsidRPr="005467C1" w:rsidRDefault="008A575C" w:rsidP="00EA1183">
+        <w:t xml:space="preserve">                                             </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A0644DD" w14:textId="19A76ED8" w:rsidR="008A575C" w:rsidRPr="005467C1" w:rsidRDefault="008A575C" w:rsidP="00977FA2">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005467C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Instrukcja dla oceniającego doradcy zawodowego</w:t>
       </w:r>
       <w:r w:rsidR="00CA4668" w:rsidRPr="005467C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54D5DCC9" w14:textId="475408D8" w:rsidR="008A575C" w:rsidRPr="005467C1" w:rsidRDefault="0091214C" w:rsidP="00EA1183">
+    <w:p w14:paraId="54D5DCC9" w14:textId="475408D8" w:rsidR="008A575C" w:rsidRPr="005467C1" w:rsidRDefault="0091214C" w:rsidP="00977FA2">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005467C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1. Poprawne są tylko odpowiedzi a)</w:t>
       </w:r>
       <w:r w:rsidR="00CA4668" w:rsidRPr="005467C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F4E4DD0" w14:textId="0790C006" w:rsidR="008A575C" w:rsidRPr="005467C1" w:rsidRDefault="0091214C" w:rsidP="00EA1183">
+    <w:p w14:paraId="7F4E4DD0" w14:textId="0790C006" w:rsidR="008A575C" w:rsidRPr="005467C1" w:rsidRDefault="0091214C" w:rsidP="00977FA2">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005467C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="008A575C" w:rsidRPr="005467C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -2311,51 +2288,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">z </w:t>
       </w:r>
       <w:r w:rsidRPr="005467C1">
         <w:rPr>
           <w:rStyle w:val="cf01"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>umiejętności niezbędnych</w:t>
       </w:r>
       <w:r w:rsidRPr="005467C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> w zawodach związanych z usługami zdrowotnymi i opiekuńczymi.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AC39F07" w14:textId="52390AC2" w:rsidR="00101E04" w:rsidRPr="005467C1" w:rsidRDefault="0091214C" w:rsidP="00EA1183">
+    <w:p w14:paraId="2AC39F07" w14:textId="52390AC2" w:rsidR="00101E04" w:rsidRPr="005467C1" w:rsidRDefault="0091214C" w:rsidP="00977FA2">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005467C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r w:rsidR="003401A7" w:rsidRPr="005467C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -2585,51 +2562,51 @@
       <w:r w:rsidR="00101E04" w:rsidRPr="005467C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> społeczno-gospodarcz</w:t>
       </w:r>
       <w:r w:rsidR="004308CD" w:rsidRPr="005467C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ą</w:t>
       </w:r>
       <w:r w:rsidR="00101E04" w:rsidRPr="005467C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1ABDF1CC" w14:textId="2CB11FF2" w:rsidR="00101E04" w:rsidRPr="005467C1" w:rsidRDefault="00101E04" w:rsidP="00EA1183">
+    <w:p w14:paraId="1ABDF1CC" w14:textId="2CB11FF2" w:rsidR="00101E04" w:rsidRPr="005467C1" w:rsidRDefault="00101E04" w:rsidP="00977FA2">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005467C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r w:rsidR="00D554EC" w:rsidRPr="005467C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -2658,84 +2635,84 @@
       <w:r w:rsidR="00D554EC" w:rsidRPr="005467C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> w zawodach związanych z usługami zdrowotnymi i opiekuńczymi, w zmieniającej się rzeczywistości społeczno-gospodarczej.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00101E04" w:rsidRPr="005467C1" w:rsidSect="00E66AB0">
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:headerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1A531C79" w14:textId="77777777" w:rsidR="00E908BD" w:rsidRDefault="00E908BD" w:rsidP="00CE132B">
+    <w:p w14:paraId="27079BEF" w14:textId="77777777" w:rsidR="00336C95" w:rsidRDefault="00336C95" w:rsidP="00CE132B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="741B0E26" w14:textId="77777777" w:rsidR="00E908BD" w:rsidRDefault="00E908BD" w:rsidP="00CE132B">
+    <w:p w14:paraId="199DA148" w14:textId="77777777" w:rsidR="00336C95" w:rsidRDefault="00336C95" w:rsidP="00CE132B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -2803,61 +2780,61 @@
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00E66AB0">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="22400BA4" w14:textId="77777777" w:rsidR="00DB5512" w:rsidRDefault="00DB5512">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="63188F08" w14:textId="77777777" w:rsidR="00E908BD" w:rsidRDefault="00E908BD" w:rsidP="00CE132B">
+    <w:p w14:paraId="68D2D20A" w14:textId="77777777" w:rsidR="00336C95" w:rsidRDefault="00336C95" w:rsidP="00CE132B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2676CD98" w14:textId="77777777" w:rsidR="00E908BD" w:rsidRDefault="00E908BD" w:rsidP="00CE132B">
+    <w:p w14:paraId="350A3D5E" w14:textId="77777777" w:rsidR="00336C95" w:rsidRDefault="00336C95" w:rsidP="00CE132B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3E0C4B41" w14:textId="6A458620" w:rsidR="00E66AB0" w:rsidRDefault="00E66AB0" w:rsidP="00E66AB0">
     <w:pPr>
       <w:pStyle w:val="Nagwek"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="pl-PL"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5D64F653" wp14:editId="03A1AAA0">
@@ -3261,183 +3238,189 @@
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00293DB5"/>
     <w:rsid w:val="000203A9"/>
     <w:rsid w:val="000310EB"/>
     <w:rsid w:val="00032578"/>
     <w:rsid w:val="00033071"/>
     <w:rsid w:val="000419BD"/>
     <w:rsid w:val="000744F8"/>
     <w:rsid w:val="000E5097"/>
     <w:rsid w:val="000E5F5B"/>
     <w:rsid w:val="000E786B"/>
     <w:rsid w:val="000F0EA7"/>
     <w:rsid w:val="00101E04"/>
     <w:rsid w:val="0010281E"/>
     <w:rsid w:val="00127FF4"/>
     <w:rsid w:val="00133936"/>
     <w:rsid w:val="00134926"/>
     <w:rsid w:val="001531B0"/>
     <w:rsid w:val="00160DC8"/>
+    <w:rsid w:val="0016563E"/>
     <w:rsid w:val="00180E42"/>
     <w:rsid w:val="001865B6"/>
     <w:rsid w:val="001A7D4D"/>
     <w:rsid w:val="001B723B"/>
     <w:rsid w:val="001D7FAA"/>
     <w:rsid w:val="001E10FB"/>
     <w:rsid w:val="001E2F9A"/>
     <w:rsid w:val="0020438F"/>
     <w:rsid w:val="0023768F"/>
     <w:rsid w:val="00237A8B"/>
     <w:rsid w:val="00284F01"/>
     <w:rsid w:val="002916C5"/>
     <w:rsid w:val="00293DB5"/>
     <w:rsid w:val="00296060"/>
     <w:rsid w:val="002D07D4"/>
     <w:rsid w:val="002E1504"/>
     <w:rsid w:val="0031289B"/>
     <w:rsid w:val="003134FD"/>
     <w:rsid w:val="003273ED"/>
     <w:rsid w:val="00336B31"/>
+    <w:rsid w:val="00336C95"/>
     <w:rsid w:val="003401A7"/>
     <w:rsid w:val="00372585"/>
     <w:rsid w:val="003A428C"/>
     <w:rsid w:val="003B3C18"/>
     <w:rsid w:val="003C68BA"/>
     <w:rsid w:val="003E63CC"/>
     <w:rsid w:val="003E7435"/>
     <w:rsid w:val="003F37AA"/>
     <w:rsid w:val="00402A16"/>
     <w:rsid w:val="00403B5F"/>
     <w:rsid w:val="00412621"/>
     <w:rsid w:val="004308CD"/>
     <w:rsid w:val="00456FC2"/>
     <w:rsid w:val="00462A0A"/>
     <w:rsid w:val="004816D7"/>
     <w:rsid w:val="0049123D"/>
     <w:rsid w:val="004C61F6"/>
     <w:rsid w:val="004E07FA"/>
     <w:rsid w:val="00506A8C"/>
     <w:rsid w:val="00533E72"/>
     <w:rsid w:val="005467C1"/>
     <w:rsid w:val="00546A0E"/>
     <w:rsid w:val="00565DBA"/>
     <w:rsid w:val="00580B13"/>
     <w:rsid w:val="0058404F"/>
     <w:rsid w:val="005840EC"/>
     <w:rsid w:val="00586384"/>
     <w:rsid w:val="00596B5E"/>
     <w:rsid w:val="00597320"/>
     <w:rsid w:val="005A42E5"/>
     <w:rsid w:val="005D05E2"/>
     <w:rsid w:val="005D6B07"/>
     <w:rsid w:val="005E109C"/>
     <w:rsid w:val="006656FC"/>
     <w:rsid w:val="00676A7D"/>
     <w:rsid w:val="0067713A"/>
     <w:rsid w:val="0068292B"/>
     <w:rsid w:val="00684C24"/>
     <w:rsid w:val="006B021D"/>
     <w:rsid w:val="006D5B4A"/>
     <w:rsid w:val="00724E29"/>
     <w:rsid w:val="00730FE7"/>
+    <w:rsid w:val="00740A6E"/>
     <w:rsid w:val="0075249E"/>
     <w:rsid w:val="0075428A"/>
     <w:rsid w:val="00795778"/>
     <w:rsid w:val="00797279"/>
     <w:rsid w:val="00797C21"/>
     <w:rsid w:val="007B044C"/>
     <w:rsid w:val="007B09EE"/>
     <w:rsid w:val="007C27AA"/>
     <w:rsid w:val="007D719F"/>
     <w:rsid w:val="00847BBC"/>
     <w:rsid w:val="008840E3"/>
     <w:rsid w:val="008A575C"/>
     <w:rsid w:val="008F4774"/>
     <w:rsid w:val="0091214C"/>
     <w:rsid w:val="0091231E"/>
     <w:rsid w:val="009206BC"/>
     <w:rsid w:val="00924AFE"/>
     <w:rsid w:val="00933E73"/>
     <w:rsid w:val="0093488E"/>
+    <w:rsid w:val="00977FA2"/>
     <w:rsid w:val="00990E6F"/>
     <w:rsid w:val="0099186E"/>
     <w:rsid w:val="009979AA"/>
     <w:rsid w:val="00A06744"/>
     <w:rsid w:val="00A153BC"/>
     <w:rsid w:val="00A270EB"/>
     <w:rsid w:val="00A4572E"/>
     <w:rsid w:val="00AB3F7D"/>
     <w:rsid w:val="00B03E60"/>
     <w:rsid w:val="00B11E77"/>
     <w:rsid w:val="00B2152A"/>
     <w:rsid w:val="00B33ED8"/>
     <w:rsid w:val="00B546F9"/>
     <w:rsid w:val="00B74C5A"/>
     <w:rsid w:val="00B9759F"/>
     <w:rsid w:val="00BA58DE"/>
     <w:rsid w:val="00BA7051"/>
     <w:rsid w:val="00BC4753"/>
     <w:rsid w:val="00BF4B08"/>
     <w:rsid w:val="00C211EA"/>
     <w:rsid w:val="00C5327D"/>
     <w:rsid w:val="00CA3E0C"/>
     <w:rsid w:val="00CA4668"/>
     <w:rsid w:val="00CE132B"/>
+    <w:rsid w:val="00CF15C3"/>
     <w:rsid w:val="00D002FE"/>
     <w:rsid w:val="00D070C8"/>
     <w:rsid w:val="00D26FE0"/>
     <w:rsid w:val="00D368CA"/>
     <w:rsid w:val="00D4337D"/>
     <w:rsid w:val="00D50D46"/>
     <w:rsid w:val="00D554EC"/>
     <w:rsid w:val="00D81BF9"/>
     <w:rsid w:val="00D8689A"/>
     <w:rsid w:val="00DB083D"/>
     <w:rsid w:val="00DB5512"/>
     <w:rsid w:val="00DD5CA7"/>
     <w:rsid w:val="00DE7951"/>
     <w:rsid w:val="00DF3111"/>
     <w:rsid w:val="00E42A4D"/>
     <w:rsid w:val="00E66AB0"/>
     <w:rsid w:val="00E7782E"/>
     <w:rsid w:val="00E82BEE"/>
     <w:rsid w:val="00E908BD"/>
     <w:rsid w:val="00E9769B"/>
     <w:rsid w:val="00EA1183"/>
     <w:rsid w:val="00ED478A"/>
     <w:rsid w:val="00EE684E"/>
     <w:rsid w:val="00F25E33"/>
     <w:rsid w:val="00F630D8"/>
     <w:rsid w:val="00F65223"/>
     <w:rsid w:val="00F70F6B"/>
     <w:rsid w:val="00FB2B43"/>
+    <w:rsid w:val="00FC1BDF"/>
     <w:rsid w:val="00FC3E13"/>
     <w:rsid w:val="00FD08A5"/>
     <w:rsid w:val="00FD7B68"/>
     <w:rsid w:val="00FE4E0E"/>
     <w:rsid w:val="143B4469"/>
     <w:rsid w:val="22A42A2A"/>
     <w:rsid w:val="2B9B444D"/>
     <w:rsid w:val="5CC037C7"/>
     <w:rsid w:val="606A6472"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
@@ -4841,78 +4824,78 @@
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7317002A-32CE-4A6B-B122-73D5FE6A66A7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{52D4465E-5F63-483F-AC98-D81AE4D7F70D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>806</Words>
-  <Characters>4836</Characters>
+  <Words>805</Words>
+  <Characters>4834</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>40</Lines>
   <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>UMWM</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5631</CharactersWithSpaces>
+  <CharactersWithSpaces>5628</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Juszczyk Katarzyna</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100199782AF6692CB4E8097BF428225D135</vt:lpwstr>