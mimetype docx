--- v0 (2025-10-08)
+++ v1 (2026-04-29)
@@ -1,822 +1,3627 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0771A58C" w14:textId="0C78A1D8" w:rsidR="00B65943" w:rsidRDefault="00B65943" w:rsidP="0010418C">
-[...5 lines deleted...]
-          <w:szCs w:val="24"/>
+    <w:p w14:paraId="33A9238E" w14:textId="384C4083" w:rsidR="00905A1B" w:rsidRDefault="00905A1B" w:rsidP="00905A1B"/>
+    <w:p w14:paraId="12FB4FA0" w14:textId="77777777" w:rsidR="007062F7" w:rsidRDefault="007062F7" w:rsidP="00905A1B"/>
+    <w:p w14:paraId="458FEA42" w14:textId="77777777" w:rsidR="0055431F" w:rsidRDefault="0055431F" w:rsidP="007062F7">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4E2D2F52" w14:textId="09B3F2C6" w:rsidR="00B65943" w:rsidRDefault="00B65943" w:rsidP="00C47246">
-[...8 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="004DA35E" w14:textId="3D1AB2EE" w:rsidR="007062F7" w:rsidRPr="007062F7" w:rsidRDefault="007062F7" w:rsidP="007062F7">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007062F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>……………………………………</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="2304CB55" w14:textId="77777777" w:rsidR="00B65943" w:rsidRDefault="00B65943" w:rsidP="00C47246">
-[...8 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="546D981D" w14:textId="1DCFABD3" w:rsidR="007062F7" w:rsidRPr="007062F7" w:rsidRDefault="007062F7" w:rsidP="007062F7">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007062F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/Imię i nazwisko </w:t>
+      </w:r>
+      <w:r w:rsidR="00F94C5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>uczestnika</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007062F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="025EC2C0" w14:textId="668D012D" w:rsidR="00C47246" w:rsidRPr="00C47246" w:rsidRDefault="00C47246" w:rsidP="00C47246">
-[...15 lines deleted...]
-        <w:t xml:space="preserve">                                                        </w:t>
+    <w:p w14:paraId="6053C47E" w14:textId="77777777" w:rsidR="005558CB" w:rsidRPr="007062F7" w:rsidRDefault="005558CB" w:rsidP="00905A1B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12014B4D" w14:textId="77777777" w:rsidR="00905A1B" w:rsidRPr="007062F7" w:rsidRDefault="00905A1B" w:rsidP="00905A1B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18405ABF" w14:textId="75EBE7C7" w:rsidR="00905A1B" w:rsidRDefault="00905A1B" w:rsidP="009F120F">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007062F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>OŚWIADCZENIE UCZESTNIKA PROJEKTU</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="643F4BEA" w14:textId="42C52DF8" w:rsidR="00F94C5E" w:rsidRPr="007062F7" w:rsidRDefault="00F94C5E" w:rsidP="009F120F">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">pn. Aktywizacja zawodowa osób bezrobotnych w powiecie sochaczewskim (II) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69845229" w14:textId="77777777" w:rsidR="00905A1B" w:rsidRPr="007062F7" w:rsidRDefault="00905A1B" w:rsidP="00905A1B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D6D80B8" w14:textId="77777777" w:rsidR="00905A1B" w:rsidRPr="007062F7" w:rsidRDefault="00905A1B" w:rsidP="00905A1B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="516241BE" w14:textId="140B59C7" w:rsidR="00905A1B" w:rsidRPr="007062F7" w:rsidRDefault="00905A1B" w:rsidP="007062F7">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007062F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Zgodnie z Wytycznymi dotyczącymi realizacji projektów z udziałem środków Europejskiego Funduszu Społecznego Plus w regionalnych programach na lata 2021-2027 w projektach z zakresu aktywizacj</w:t>
+      </w:r>
+      <w:r w:rsidR="007D298D" w:rsidRPr="007062F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007062F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>społeczno-zawodowej, dana osoba nie może otrzymywać jednocześnie wsparcia w więcej niż jednym projekcie z zakresu aktywizacji społeczno-zawodowej dofinansowanym ze środków EFS Plus.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03C5A4DE" w14:textId="735518AA" w:rsidR="00905A1B" w:rsidRPr="007062F7" w:rsidRDefault="00905A1B" w:rsidP="007062F7">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="315B4A6A" w14:textId="77A857F0" w:rsidR="00905A1B" w:rsidRPr="007062F7" w:rsidRDefault="00905A1B" w:rsidP="007062F7">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007062F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>W związku z powyższym, świadomy/świadoma</w:t>
+      </w:r>
+      <w:r w:rsidR="005D6182">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007062F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> odpowiedzialności karnej za składanie fałszywych oświadczeń, oświadczam, że nie biorę udziału w innym projekcie z zakresu aktywizacji społeczno-zawodowej współfinansowanym ze środków Europejskiego Funduszu Społecznego Plus. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64E38F2B" w14:textId="77777777" w:rsidR="00905A1B" w:rsidRPr="007062F7" w:rsidRDefault="00905A1B" w:rsidP="00905A1B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B18B1A5" w14:textId="77777777" w:rsidR="00905A1B" w:rsidRPr="007062F7" w:rsidRDefault="00905A1B" w:rsidP="00905A1B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C00C6D6" w14:textId="77777777" w:rsidR="00905A1B" w:rsidRPr="007062F7" w:rsidRDefault="00905A1B" w:rsidP="00905A1B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0EA154FC" w14:textId="77777777" w:rsidR="00905A1B" w:rsidRPr="007062F7" w:rsidRDefault="00905A1B" w:rsidP="00905A1B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E9EFCA3" w14:textId="432DD64B" w:rsidR="00905A1B" w:rsidRPr="007062F7" w:rsidRDefault="007D298D" w:rsidP="00905A1B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007062F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>…………</w:t>
+      </w:r>
+      <w:r w:rsidR="007062F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>……</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE0D16">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r w:rsidR="007062F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007062F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>…………</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007062F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007062F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007062F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007062F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007062F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="007062F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE0D16">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007062F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE0D16">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>..</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007062F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r w:rsidR="007062F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>…………………….</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007062F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>…………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14B8FD27" w14:textId="77777777" w:rsidR="007D298D" w:rsidRPr="007062F7" w:rsidRDefault="007D298D" w:rsidP="00905A1B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53FA3977" w14:textId="2CB93BC2" w:rsidR="007D298D" w:rsidRPr="007062F7" w:rsidRDefault="007D298D" w:rsidP="00905A1B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007062F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>MIEJSCOWOŚC I DATA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007062F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007062F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007062F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007062F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="007062F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.               </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007062F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>CZYTELNY PODPIS UCZESTNIKA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34538861" w14:textId="77777777" w:rsidR="007D298D" w:rsidRPr="007062F7" w:rsidRDefault="007D298D" w:rsidP="00905A1B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A57169B" w14:textId="77777777" w:rsidR="007D298D" w:rsidRDefault="007D298D" w:rsidP="00905A1B">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5662265D" w14:textId="77777777" w:rsidR="007D298D" w:rsidRDefault="007D298D" w:rsidP="00905A1B">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1149817F" w14:textId="77777777" w:rsidR="007D298D" w:rsidRDefault="007D298D" w:rsidP="00905A1B">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37C012BA" w14:textId="77777777" w:rsidR="007D298D" w:rsidRDefault="007D298D" w:rsidP="00905A1B">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="051FA8B3" w14:textId="77777777" w:rsidR="007D298D" w:rsidRDefault="007D298D" w:rsidP="00905A1B">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14792E92" w14:textId="7DDB949E" w:rsidR="007D298D" w:rsidRDefault="005D6182" w:rsidP="00905A1B">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D6182">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>niepotrzebne skr</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="24"/>
-[...18 lines deleted...]
-        <w:t>……………………………………………….</w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>eślić</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6102071E" w14:textId="0132F450" w:rsidR="00C47246" w:rsidRPr="00C47246" w:rsidRDefault="00C47246" w:rsidP="00C47246">
-[...25 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="76FCA204" w14:textId="77777777" w:rsidR="007D298D" w:rsidRDefault="007D298D" w:rsidP="00905A1B">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="69B27404" w14:textId="0BF10A58" w:rsidR="00C47246" w:rsidRDefault="00C47246" w:rsidP="00C47246">
-[...2 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="4023D867" w14:textId="77777777" w:rsidR="007D298D" w:rsidRDefault="007D298D" w:rsidP="00905A1B">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4AE79CDD" w14:textId="77777777" w:rsidR="00C47246" w:rsidRDefault="00C47246" w:rsidP="00C47246">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    <w:p w14:paraId="1FBC0A93" w14:textId="77777777" w:rsidR="007D298D" w:rsidRDefault="007D298D" w:rsidP="00905A1B">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="78335E80" w14:textId="43581709" w:rsidR="00544738" w:rsidRDefault="00544738" w:rsidP="00C47246">
-[...63 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="57619C60" w14:textId="77777777" w:rsidR="007D298D" w:rsidRDefault="007D298D" w:rsidP="00905A1B">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="142B0B7D" w14:textId="72351698" w:rsidR="00C47246" w:rsidRDefault="00544738" w:rsidP="00C47246">
-[...39 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="6F546F0B" w14:textId="77777777" w:rsidR="007D298D" w:rsidRDefault="007D298D" w:rsidP="00905A1B">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="0D5937FF" w14:textId="6B4B1060" w:rsidR="00544738" w:rsidRPr="00C47246" w:rsidRDefault="00C47246" w:rsidP="00C47246">
-[...50 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="726D0874" w14:textId="469D3EDB" w:rsidR="007D298D" w:rsidRDefault="007D298D" w:rsidP="00905A1B">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="32C5F898" w14:textId="626175E4" w:rsidR="00544738" w:rsidRPr="00C47246" w:rsidRDefault="00544738" w:rsidP="00C47246">
-[...17 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="4A515A09" w14:textId="77777777" w:rsidR="007D298D" w:rsidRDefault="007D298D" w:rsidP="00905A1B">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="6FDEB994" w14:textId="77777777" w:rsidR="00544738" w:rsidRPr="00C47246" w:rsidRDefault="00544738" w:rsidP="00C47246">
-[...15 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="3706F598" w14:textId="77777777" w:rsidR="007D298D" w:rsidRPr="007D298D" w:rsidRDefault="007D298D" w:rsidP="007D298D">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="4E826537" w14:textId="350D1F52" w:rsidR="00544738" w:rsidRDefault="004C4A5E" w:rsidP="004C4A5E">
-[...177 lines deleted...]
-      <w:cols w:space="708"/>
+    <w:sectPr w:rsidR="007D298D" w:rsidRPr="007D298D" w:rsidSect="00905A1B">
+      <w:footerReference w:type="default" r:id="rId8"/>
+      <w:headerReference w:type="first" r:id="rId9"/>
+      <w:pgSz w:w="11901" w:h="16840"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="567" w:footer="964" w:gutter="0"/>
+      <w:cols w:space="720"/>
+      <w:noEndnote/>
       <w:titlePg/>
-      <w:docGrid w:linePitch="360"/>
+      <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0C77CB41" w14:textId="77777777" w:rsidR="00E63015" w:rsidRDefault="00E63015" w:rsidP="0010418C">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="4DF4F3DA" w14:textId="77777777" w:rsidR="009F66F1" w:rsidRDefault="009F66F1" w:rsidP="00826822">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="76EAB406" w14:textId="77777777" w:rsidR="00E63015" w:rsidRDefault="00E63015" w:rsidP="0010418C">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="19877EFB" w14:textId="77777777" w:rsidR="009F66F1" w:rsidRDefault="009F66F1" w:rsidP="00826822">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Times New Roman">
-    <w:panose1 w:val="02020603050405020304"/>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
     <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MinionPro-Regular">
+    <w:altName w:val="Cambria"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="60000287" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Myriad Pro">
+    <w:altName w:val="Segoe UI"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000001" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-[...2 lines deleted...]
-    <w:family w:val="swiss"/>
+  <w:font w:name="DIN Pro Regular">
+    <w:altName w:val="Times New Roman"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="A00002FF" w:usb1="4000A47B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7EBF32E5" w14:textId="5370B12D" w:rsidR="005A413B" w:rsidRPr="005A413B" w:rsidRDefault="005A413B">
+    <w:pPr>
+      <w:pStyle w:val="Stopka"/>
+      <w:rPr>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="778342DE" w14:textId="77777777" w:rsidR="008A2C36" w:rsidRDefault="008A2C36" w:rsidP="008A2C36">
+    <w:pPr>
+      <w:pStyle w:val="Stopka"/>
+      <w:contextualSpacing/>
+      <w:mirrorIndents/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="58B826D3" w14:textId="77777777" w:rsidR="00E63015" w:rsidRDefault="00E63015" w:rsidP="0010418C">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="067026CE" w14:textId="77777777" w:rsidR="009F66F1" w:rsidRDefault="009F66F1" w:rsidP="00826822">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0AAFA1F7" w14:textId="77777777" w:rsidR="00E63015" w:rsidRDefault="00E63015" w:rsidP="0010418C">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="26138A78" w14:textId="77777777" w:rsidR="009F66F1" w:rsidRDefault="009F66F1" w:rsidP="00826822">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4117ABE2" w14:textId="5D774A19" w:rsidR="0010418C" w:rsidRDefault="0010418C" w:rsidP="0010418C">
+  <w:p w14:paraId="77F13254" w14:textId="1514E557" w:rsidR="006254E8" w:rsidRDefault="006254E8" w:rsidP="00905A1B">
     <w:pPr>
       <w:pStyle w:val="Nagwek"/>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="33794C89" w14:textId="0F9300F5" w:rsidR="00D32706" w:rsidRPr="00F14CD8" w:rsidRDefault="00575F22" w:rsidP="00575F22">
+    <w:pPr>
+      <w:pStyle w:val="tekst"/>
+      <w:spacing w:line="120" w:lineRule="auto"/>
       <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="DIN Pro Regular"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
-        <w:lang w:eastAsia="pl-PL"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3AF8822D" wp14:editId="71881765">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="15987400" wp14:editId="14A6D1EF">
           <wp:extent cx="5457825" cy="428625"/>
           <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
           <wp:docPr id="1" name="Obraz 1" descr="Logotyp Fundusze Europejskie dla Mazowsza, flaga Unii Europejskiej oraz logo promocyjne Mazowsza złożone z ozdobnego napisu Mazowsze serce Polski, logotyp Powiatowego Urzędu Pracy w Sochaczewie"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1" name="Obraz 1" descr="Logotyp Fundusze Europejskie dla Mazowsza, flaga Unii Europejskiej oraz logo promocyjne Mazowsza złożone z ozdobnego napisu Mazowsze serce Polski, logotyp Powiatowego Urzędu Pracy w Sochaczewie"/>
                   <pic:cNvPicPr>
-                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    <a:picLocks noChangeAspect="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="5457825" cy="428625"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="05622436"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="46245930"/>
+    <w:lvl w:ilvl="0" w:tplc="22B86E48">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="757" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1477" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2197" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2917" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3637" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4357" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5077" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5797" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6517" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="08805200"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="50AA06A2"/>
+    <w:lvl w:ilvl="0" w:tplc="7E9A61F4">
+      <w:start w:val="7"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0E86640B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="98F2FA58"/>
+    <w:lvl w:ilvl="0" w:tplc="D6AC0694">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="14966F99"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="ADB6981C"/>
+    <w:lvl w:ilvl="0" w:tplc="C4FA4CEE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="757" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1477" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2197" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2917" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3637" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4357" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5077" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5797" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6517" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="183E2968"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F7E23AE4"/>
+    <w:lvl w:ilvl="0" w:tplc="3758BD54">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="757" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1477" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2197" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2917" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3637" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4357" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5077" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5797" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6517" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="18A7004E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E05EF52A"/>
+    <w:lvl w:ilvl="0" w:tplc="04150001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04150005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04150001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04150005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04150001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04150005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="244B7E99"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="55786154"/>
+    <w:lvl w:ilvl="0" w:tplc="D6AC0694">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="31083667"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="55786154"/>
+    <w:lvl w:ilvl="0" w:tplc="D6AC0694">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="410C23B5"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="273EE89E"/>
+    <w:lvl w:ilvl="0" w:tplc="5C825AF0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="704" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1364" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2084" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2804" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3524" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4244" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4964" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5684" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6404" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="41910C89"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="EEEA0E02"/>
+    <w:lvl w:ilvl="0" w:tplc="722EC03A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="757" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1477" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2197" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2917" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3637" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4357" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5077" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5797" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6517" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="41C85A07"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F7FC3874"/>
+    <w:lvl w:ilvl="0" w:tplc="0415000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0415001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0415000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0415001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0415000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0415001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="446507CA"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="EA660030"/>
+    <w:lvl w:ilvl="0" w:tplc="04150001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04150005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04150001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04150005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04150001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04150005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4B0001C0"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C1880AC2"/>
+    <w:lvl w:ilvl="0" w:tplc="4A3E85B2">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="56E3173A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7F2E8324"/>
+    <w:lvl w:ilvl="0" w:tplc="0415000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5A0252B4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2DE064D8"/>
+    <w:lvl w:ilvl="0" w:tplc="D6AC0694">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5EE717A4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C002AA7E"/>
+    <w:lvl w:ilvl="0" w:tplc="0415000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="70164D42"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="55786154"/>
+    <w:lvl w:ilvl="0" w:tplc="D6AC0694">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="742A46F0"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="63ECE718"/>
+    <w:lvl w:ilvl="0" w:tplc="0415000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="79947C41"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="28DA7ECE"/>
+    <w:lvl w:ilvl="0" w:tplc="0415000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1146" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1866" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2586" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3306" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4026" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4746" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5466" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6186" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6906" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="621612211">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1803569348">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1683049476">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1983582257">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="742486">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="406028188">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1287807490">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1299266802">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="2072728708">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1760053137">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="589777358">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="726564862">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="2130199165">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="819620171">
+    <w:abstractNumId w:val="10"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1967353095">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="741565186">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="797337643">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="744645940">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="915241390">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="1562254509">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+</w:numbering>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
-  <w:defaultTabStop w:val="708"/>
+  <w:defaultTabStop w:val="397"/>
   <w:hyphenationZone w:val="425"/>
+  <w:clickAndTypeStyle w:val="Nagwek"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00544738"/>
-[...17 lines deleted...]
-    <w:rsid w:val="00FD1C22"/>
+    <w:rsidRoot w:val="009E6E95"/>
+    <w:rsid w:val="0000463B"/>
+    <w:rsid w:val="00004B4F"/>
+    <w:rsid w:val="000110A2"/>
+    <w:rsid w:val="00014919"/>
+    <w:rsid w:val="0001600E"/>
+    <w:rsid w:val="00020BC8"/>
+    <w:rsid w:val="00021CEA"/>
+    <w:rsid w:val="00021D37"/>
+    <w:rsid w:val="00023059"/>
+    <w:rsid w:val="0002333B"/>
+    <w:rsid w:val="0002657E"/>
+    <w:rsid w:val="00027190"/>
+    <w:rsid w:val="000401A5"/>
+    <w:rsid w:val="00043073"/>
+    <w:rsid w:val="00044F74"/>
+    <w:rsid w:val="0004653D"/>
+    <w:rsid w:val="00050227"/>
+    <w:rsid w:val="00052144"/>
+    <w:rsid w:val="000550C2"/>
+    <w:rsid w:val="00064799"/>
+    <w:rsid w:val="00065650"/>
+    <w:rsid w:val="00066A24"/>
+    <w:rsid w:val="00070313"/>
+    <w:rsid w:val="000916FE"/>
+    <w:rsid w:val="00093766"/>
+    <w:rsid w:val="00097C4D"/>
+    <w:rsid w:val="000A07B4"/>
+    <w:rsid w:val="000A2256"/>
+    <w:rsid w:val="000A30C6"/>
+    <w:rsid w:val="000A31F5"/>
+    <w:rsid w:val="000A691F"/>
+    <w:rsid w:val="000A73D8"/>
+    <w:rsid w:val="000B4F2B"/>
+    <w:rsid w:val="000B58D9"/>
+    <w:rsid w:val="000C0203"/>
+    <w:rsid w:val="000C24CA"/>
+    <w:rsid w:val="000C411E"/>
+    <w:rsid w:val="000C526A"/>
+    <w:rsid w:val="000C58E9"/>
+    <w:rsid w:val="000C7837"/>
+    <w:rsid w:val="000D3459"/>
+    <w:rsid w:val="000D62BB"/>
+    <w:rsid w:val="000D6A43"/>
+    <w:rsid w:val="000D7D87"/>
+    <w:rsid w:val="000E1774"/>
+    <w:rsid w:val="000E2748"/>
+    <w:rsid w:val="000F03BD"/>
+    <w:rsid w:val="000F1DBE"/>
+    <w:rsid w:val="000F40A7"/>
+    <w:rsid w:val="000F6D03"/>
+    <w:rsid w:val="00100D15"/>
+    <w:rsid w:val="001015F5"/>
+    <w:rsid w:val="00102F68"/>
+    <w:rsid w:val="00110162"/>
+    <w:rsid w:val="001117E0"/>
+    <w:rsid w:val="00112766"/>
+    <w:rsid w:val="00113DB6"/>
+    <w:rsid w:val="0011772B"/>
+    <w:rsid w:val="00117975"/>
+    <w:rsid w:val="00125822"/>
+    <w:rsid w:val="00126F41"/>
+    <w:rsid w:val="0013239B"/>
+    <w:rsid w:val="00132F3E"/>
+    <w:rsid w:val="00136518"/>
+    <w:rsid w:val="00141664"/>
+    <w:rsid w:val="001435B0"/>
+    <w:rsid w:val="00153703"/>
+    <w:rsid w:val="001572F4"/>
+    <w:rsid w:val="00162443"/>
+    <w:rsid w:val="00163E76"/>
+    <w:rsid w:val="001666C5"/>
+    <w:rsid w:val="00177140"/>
+    <w:rsid w:val="00177A48"/>
+    <w:rsid w:val="00180644"/>
+    <w:rsid w:val="001806C0"/>
+    <w:rsid w:val="00187912"/>
+    <w:rsid w:val="00192610"/>
+    <w:rsid w:val="00194CC2"/>
+    <w:rsid w:val="001959FC"/>
+    <w:rsid w:val="00197599"/>
+    <w:rsid w:val="00197FCC"/>
+    <w:rsid w:val="001A4CAA"/>
+    <w:rsid w:val="001B0462"/>
+    <w:rsid w:val="001B3199"/>
+    <w:rsid w:val="001B60D4"/>
+    <w:rsid w:val="001C0B08"/>
+    <w:rsid w:val="001C1634"/>
+    <w:rsid w:val="001C561A"/>
+    <w:rsid w:val="001C60AD"/>
+    <w:rsid w:val="001D0531"/>
+    <w:rsid w:val="001D10EA"/>
+    <w:rsid w:val="001D222D"/>
+    <w:rsid w:val="001D2BB3"/>
+    <w:rsid w:val="001D5261"/>
+    <w:rsid w:val="001D5E19"/>
+    <w:rsid w:val="001D5EF9"/>
+    <w:rsid w:val="001E1495"/>
+    <w:rsid w:val="001E22B4"/>
+    <w:rsid w:val="001E3988"/>
+    <w:rsid w:val="001E6320"/>
+    <w:rsid w:val="001E736F"/>
+    <w:rsid w:val="001F7E03"/>
+    <w:rsid w:val="00201CCC"/>
+    <w:rsid w:val="0020669A"/>
+    <w:rsid w:val="00206C53"/>
+    <w:rsid w:val="002154EC"/>
+    <w:rsid w:val="00215A04"/>
+    <w:rsid w:val="00217045"/>
+    <w:rsid w:val="0022748D"/>
+    <w:rsid w:val="002340A2"/>
+    <w:rsid w:val="00235F23"/>
+    <w:rsid w:val="0024088C"/>
+    <w:rsid w:val="002408DB"/>
+    <w:rsid w:val="00245738"/>
+    <w:rsid w:val="00246344"/>
+    <w:rsid w:val="00247716"/>
+    <w:rsid w:val="002501C2"/>
+    <w:rsid w:val="00252BD6"/>
+    <w:rsid w:val="00253801"/>
+    <w:rsid w:val="00260307"/>
+    <w:rsid w:val="0026598C"/>
+    <w:rsid w:val="002679BD"/>
+    <w:rsid w:val="00271083"/>
+    <w:rsid w:val="00275B3E"/>
+    <w:rsid w:val="0027752E"/>
+    <w:rsid w:val="00281047"/>
+    <w:rsid w:val="002847C7"/>
+    <w:rsid w:val="00284FA1"/>
+    <w:rsid w:val="002866C3"/>
+    <w:rsid w:val="00291E79"/>
+    <w:rsid w:val="0029446E"/>
+    <w:rsid w:val="0029533E"/>
+    <w:rsid w:val="00295BF0"/>
+    <w:rsid w:val="00296401"/>
+    <w:rsid w:val="002A0583"/>
+    <w:rsid w:val="002A11EE"/>
+    <w:rsid w:val="002A185E"/>
+    <w:rsid w:val="002A2CC4"/>
+    <w:rsid w:val="002A3D26"/>
+    <w:rsid w:val="002A724E"/>
+    <w:rsid w:val="002B015E"/>
+    <w:rsid w:val="002B1B4D"/>
+    <w:rsid w:val="002C29A2"/>
+    <w:rsid w:val="002C4614"/>
+    <w:rsid w:val="002C50AE"/>
+    <w:rsid w:val="002D0B2A"/>
+    <w:rsid w:val="002D5057"/>
+    <w:rsid w:val="002D6FC6"/>
+    <w:rsid w:val="002D767A"/>
+    <w:rsid w:val="002E6F24"/>
+    <w:rsid w:val="002F06B1"/>
+    <w:rsid w:val="002F0E7B"/>
+    <w:rsid w:val="002F45FD"/>
+    <w:rsid w:val="002F5C3B"/>
+    <w:rsid w:val="002F7289"/>
+    <w:rsid w:val="00303A7F"/>
+    <w:rsid w:val="00305119"/>
+    <w:rsid w:val="00305866"/>
+    <w:rsid w:val="003108CE"/>
+    <w:rsid w:val="00312253"/>
+    <w:rsid w:val="0031299E"/>
+    <w:rsid w:val="00313F5E"/>
+    <w:rsid w:val="00321C86"/>
+    <w:rsid w:val="00322CD0"/>
+    <w:rsid w:val="00333189"/>
+    <w:rsid w:val="00333669"/>
+    <w:rsid w:val="003358B0"/>
+    <w:rsid w:val="003446C3"/>
+    <w:rsid w:val="00354FD0"/>
+    <w:rsid w:val="0035631F"/>
+    <w:rsid w:val="00356C58"/>
+    <w:rsid w:val="00360C19"/>
+    <w:rsid w:val="00360E15"/>
+    <w:rsid w:val="00363123"/>
+    <w:rsid w:val="00363B8B"/>
+    <w:rsid w:val="00366FC3"/>
+    <w:rsid w:val="00367A04"/>
+    <w:rsid w:val="0037029C"/>
+    <w:rsid w:val="00372277"/>
+    <w:rsid w:val="003733C0"/>
+    <w:rsid w:val="00373EF8"/>
+    <w:rsid w:val="00380A17"/>
+    <w:rsid w:val="00381416"/>
+    <w:rsid w:val="00381736"/>
+    <w:rsid w:val="003821E6"/>
+    <w:rsid w:val="00385644"/>
+    <w:rsid w:val="00386CD9"/>
+    <w:rsid w:val="00390F1F"/>
+    <w:rsid w:val="003913EA"/>
+    <w:rsid w:val="00393E4B"/>
+    <w:rsid w:val="003974B3"/>
+    <w:rsid w:val="003A1DDF"/>
+    <w:rsid w:val="003A3BAE"/>
+    <w:rsid w:val="003A525D"/>
+    <w:rsid w:val="003A60AB"/>
+    <w:rsid w:val="003A6D69"/>
+    <w:rsid w:val="003B17AC"/>
+    <w:rsid w:val="003B3459"/>
+    <w:rsid w:val="003B4EF8"/>
+    <w:rsid w:val="003B5FED"/>
+    <w:rsid w:val="003C5EF8"/>
+    <w:rsid w:val="003D0CE6"/>
+    <w:rsid w:val="003D1A92"/>
+    <w:rsid w:val="003D4EBE"/>
+    <w:rsid w:val="003D52A5"/>
+    <w:rsid w:val="003E562B"/>
+    <w:rsid w:val="003E68EF"/>
+    <w:rsid w:val="003E7AB1"/>
+    <w:rsid w:val="003E7B3B"/>
+    <w:rsid w:val="003E7F69"/>
+    <w:rsid w:val="003F0DA7"/>
+    <w:rsid w:val="003F2245"/>
+    <w:rsid w:val="003F4022"/>
+    <w:rsid w:val="003F61D0"/>
+    <w:rsid w:val="003F644F"/>
+    <w:rsid w:val="003F73A7"/>
+    <w:rsid w:val="00403A19"/>
+    <w:rsid w:val="00403EDC"/>
+    <w:rsid w:val="00404850"/>
+    <w:rsid w:val="00405C19"/>
+    <w:rsid w:val="00406EDB"/>
+    <w:rsid w:val="004171C7"/>
+    <w:rsid w:val="0042119E"/>
+    <w:rsid w:val="00421573"/>
+    <w:rsid w:val="00421CE5"/>
+    <w:rsid w:val="00430114"/>
+    <w:rsid w:val="00435139"/>
+    <w:rsid w:val="0044558F"/>
+    <w:rsid w:val="004600DC"/>
+    <w:rsid w:val="00460B46"/>
+    <w:rsid w:val="00461E63"/>
+    <w:rsid w:val="0046228B"/>
+    <w:rsid w:val="0047021E"/>
+    <w:rsid w:val="00472AAE"/>
+    <w:rsid w:val="00476C88"/>
+    <w:rsid w:val="00480DE9"/>
+    <w:rsid w:val="00483342"/>
+    <w:rsid w:val="00484EC2"/>
+    <w:rsid w:val="00487A74"/>
+    <w:rsid w:val="00492AC5"/>
+    <w:rsid w:val="00492B46"/>
+    <w:rsid w:val="0049332F"/>
+    <w:rsid w:val="00494EB4"/>
+    <w:rsid w:val="00494F25"/>
+    <w:rsid w:val="00495081"/>
+    <w:rsid w:val="00495582"/>
+    <w:rsid w:val="00497A4E"/>
+    <w:rsid w:val="004A441B"/>
+    <w:rsid w:val="004B1E09"/>
+    <w:rsid w:val="004B37B5"/>
+    <w:rsid w:val="004B3F12"/>
+    <w:rsid w:val="004B4FDF"/>
+    <w:rsid w:val="004C1D11"/>
+    <w:rsid w:val="004C355A"/>
+    <w:rsid w:val="004D29BD"/>
+    <w:rsid w:val="004D62DC"/>
+    <w:rsid w:val="004E33B7"/>
+    <w:rsid w:val="004F24E6"/>
+    <w:rsid w:val="004F34BE"/>
+    <w:rsid w:val="004F44BD"/>
+    <w:rsid w:val="004F727F"/>
+    <w:rsid w:val="004F76E3"/>
+    <w:rsid w:val="005009FA"/>
+    <w:rsid w:val="005047B3"/>
+    <w:rsid w:val="00510177"/>
+    <w:rsid w:val="00511732"/>
+    <w:rsid w:val="00515698"/>
+    <w:rsid w:val="00521009"/>
+    <w:rsid w:val="00521FA1"/>
+    <w:rsid w:val="005227F7"/>
+    <w:rsid w:val="00527C3A"/>
+    <w:rsid w:val="00530364"/>
+    <w:rsid w:val="00530598"/>
+    <w:rsid w:val="00531DED"/>
+    <w:rsid w:val="005344F8"/>
+    <w:rsid w:val="0053450D"/>
+    <w:rsid w:val="005356FC"/>
+    <w:rsid w:val="0054128C"/>
+    <w:rsid w:val="0054210F"/>
+    <w:rsid w:val="005446C2"/>
+    <w:rsid w:val="005461B7"/>
+    <w:rsid w:val="00546AE6"/>
+    <w:rsid w:val="00547173"/>
+    <w:rsid w:val="00552780"/>
+    <w:rsid w:val="0055431F"/>
+    <w:rsid w:val="005558CB"/>
+    <w:rsid w:val="0055639D"/>
+    <w:rsid w:val="005564BB"/>
+    <w:rsid w:val="00556662"/>
+    <w:rsid w:val="00556947"/>
+    <w:rsid w:val="00561B03"/>
+    <w:rsid w:val="005623C7"/>
+    <w:rsid w:val="00562D15"/>
+    <w:rsid w:val="005640C7"/>
+    <w:rsid w:val="00564393"/>
+    <w:rsid w:val="00566A7C"/>
+    <w:rsid w:val="005704FF"/>
+    <w:rsid w:val="0057067F"/>
+    <w:rsid w:val="005707E3"/>
+    <w:rsid w:val="00572486"/>
+    <w:rsid w:val="00575F22"/>
+    <w:rsid w:val="00580A82"/>
+    <w:rsid w:val="005818D9"/>
+    <w:rsid w:val="005847F3"/>
+    <w:rsid w:val="00585815"/>
+    <w:rsid w:val="005936F4"/>
+    <w:rsid w:val="005951FD"/>
+    <w:rsid w:val="005A270F"/>
+    <w:rsid w:val="005A2C95"/>
+    <w:rsid w:val="005A413B"/>
+    <w:rsid w:val="005A50E1"/>
+    <w:rsid w:val="005B400F"/>
+    <w:rsid w:val="005B4D35"/>
+    <w:rsid w:val="005C2CFE"/>
+    <w:rsid w:val="005C4297"/>
+    <w:rsid w:val="005C5EC9"/>
+    <w:rsid w:val="005C7D17"/>
+    <w:rsid w:val="005D6182"/>
+    <w:rsid w:val="005E1F26"/>
+    <w:rsid w:val="005E2BC9"/>
+    <w:rsid w:val="005E38F5"/>
+    <w:rsid w:val="005E758B"/>
+    <w:rsid w:val="005F15E2"/>
+    <w:rsid w:val="005F36B3"/>
+    <w:rsid w:val="005F5F86"/>
+    <w:rsid w:val="005F7594"/>
+    <w:rsid w:val="006000ED"/>
+    <w:rsid w:val="00603888"/>
+    <w:rsid w:val="00604329"/>
+    <w:rsid w:val="0060478F"/>
+    <w:rsid w:val="00605595"/>
+    <w:rsid w:val="00610137"/>
+    <w:rsid w:val="006123E3"/>
+    <w:rsid w:val="0061617A"/>
+    <w:rsid w:val="00622A2D"/>
+    <w:rsid w:val="006254E8"/>
+    <w:rsid w:val="00626427"/>
+    <w:rsid w:val="00627130"/>
+    <w:rsid w:val="0063126E"/>
+    <w:rsid w:val="0063136E"/>
+    <w:rsid w:val="00634A95"/>
+    <w:rsid w:val="00635340"/>
+    <w:rsid w:val="006432EE"/>
+    <w:rsid w:val="00644BD3"/>
+    <w:rsid w:val="006457E5"/>
+    <w:rsid w:val="006574ED"/>
+    <w:rsid w:val="006576EE"/>
+    <w:rsid w:val="00660A7E"/>
+    <w:rsid w:val="00660B04"/>
+    <w:rsid w:val="00663152"/>
+    <w:rsid w:val="006663AF"/>
+    <w:rsid w:val="00667489"/>
+    <w:rsid w:val="00670428"/>
+    <w:rsid w:val="00671E46"/>
+    <w:rsid w:val="006752C1"/>
+    <w:rsid w:val="006812AD"/>
+    <w:rsid w:val="00681EA1"/>
+    <w:rsid w:val="00684EAD"/>
+    <w:rsid w:val="00685802"/>
+    <w:rsid w:val="00691D0F"/>
+    <w:rsid w:val="00691EE0"/>
+    <w:rsid w:val="00692A38"/>
+    <w:rsid w:val="00693B19"/>
+    <w:rsid w:val="00695954"/>
+    <w:rsid w:val="00695AB6"/>
+    <w:rsid w:val="006A1510"/>
+    <w:rsid w:val="006A20B8"/>
+    <w:rsid w:val="006A27D6"/>
+    <w:rsid w:val="006A4C2C"/>
+    <w:rsid w:val="006A5179"/>
+    <w:rsid w:val="006A5244"/>
+    <w:rsid w:val="006B126A"/>
+    <w:rsid w:val="006B252D"/>
+    <w:rsid w:val="006B3712"/>
+    <w:rsid w:val="006B78C3"/>
+    <w:rsid w:val="006C1D18"/>
+    <w:rsid w:val="006C65AD"/>
+    <w:rsid w:val="006D7206"/>
+    <w:rsid w:val="006E2BD7"/>
+    <w:rsid w:val="006E2FB2"/>
+    <w:rsid w:val="006E3685"/>
+    <w:rsid w:val="006E52CE"/>
+    <w:rsid w:val="006E5753"/>
+    <w:rsid w:val="006E612B"/>
+    <w:rsid w:val="006E7BCF"/>
+    <w:rsid w:val="006F0C83"/>
+    <w:rsid w:val="006F359E"/>
+    <w:rsid w:val="006F4FB0"/>
+    <w:rsid w:val="006F5945"/>
+    <w:rsid w:val="006F66F6"/>
+    <w:rsid w:val="006F68DA"/>
+    <w:rsid w:val="00705E99"/>
+    <w:rsid w:val="007062F7"/>
+    <w:rsid w:val="007064CB"/>
+    <w:rsid w:val="00706A31"/>
+    <w:rsid w:val="00706C20"/>
+    <w:rsid w:val="00716E8E"/>
+    <w:rsid w:val="00720C1D"/>
+    <w:rsid w:val="00722D1F"/>
+    <w:rsid w:val="00724C14"/>
+    <w:rsid w:val="00727E69"/>
+    <w:rsid w:val="00727FC9"/>
+    <w:rsid w:val="00730B7F"/>
+    <w:rsid w:val="00733896"/>
+    <w:rsid w:val="00740F41"/>
+    <w:rsid w:val="007510F6"/>
+    <w:rsid w:val="00753401"/>
+    <w:rsid w:val="007535D6"/>
+    <w:rsid w:val="00767CED"/>
+    <w:rsid w:val="00771D86"/>
+    <w:rsid w:val="00772848"/>
+    <w:rsid w:val="00782C39"/>
+    <w:rsid w:val="00785FEC"/>
+    <w:rsid w:val="00787A6F"/>
+    <w:rsid w:val="00790790"/>
+    <w:rsid w:val="007A1D8B"/>
+    <w:rsid w:val="007A419C"/>
+    <w:rsid w:val="007A583B"/>
+    <w:rsid w:val="007B0FAB"/>
+    <w:rsid w:val="007B2098"/>
+    <w:rsid w:val="007B3A02"/>
+    <w:rsid w:val="007B6B9E"/>
+    <w:rsid w:val="007C030B"/>
+    <w:rsid w:val="007C4DD5"/>
+    <w:rsid w:val="007D1665"/>
+    <w:rsid w:val="007D19CF"/>
+    <w:rsid w:val="007D298D"/>
+    <w:rsid w:val="007D4EE7"/>
+    <w:rsid w:val="007D50CA"/>
+    <w:rsid w:val="007D5D41"/>
+    <w:rsid w:val="007D66CF"/>
+    <w:rsid w:val="007D74EA"/>
+    <w:rsid w:val="007E1538"/>
+    <w:rsid w:val="007E26DC"/>
+    <w:rsid w:val="007F56DD"/>
+    <w:rsid w:val="007F65C5"/>
+    <w:rsid w:val="0080172A"/>
+    <w:rsid w:val="00801FEA"/>
+    <w:rsid w:val="0080449F"/>
+    <w:rsid w:val="0081427E"/>
+    <w:rsid w:val="00815C46"/>
+    <w:rsid w:val="0081674D"/>
+    <w:rsid w:val="00821AF2"/>
+    <w:rsid w:val="00823264"/>
+    <w:rsid w:val="0082536B"/>
+    <w:rsid w:val="008255CE"/>
+    <w:rsid w:val="00825F4E"/>
+    <w:rsid w:val="00826822"/>
+    <w:rsid w:val="00832425"/>
+    <w:rsid w:val="00833437"/>
+    <w:rsid w:val="00834A98"/>
+    <w:rsid w:val="00837855"/>
+    <w:rsid w:val="00840F33"/>
+    <w:rsid w:val="00844A48"/>
+    <w:rsid w:val="00852423"/>
+    <w:rsid w:val="00852632"/>
+    <w:rsid w:val="008549D1"/>
+    <w:rsid w:val="0085617B"/>
+    <w:rsid w:val="00865F31"/>
+    <w:rsid w:val="00866127"/>
+    <w:rsid w:val="008666A4"/>
+    <w:rsid w:val="0087268B"/>
+    <w:rsid w:val="00872E81"/>
+    <w:rsid w:val="00875C96"/>
+    <w:rsid w:val="00884952"/>
+    <w:rsid w:val="00890DB4"/>
+    <w:rsid w:val="008916E4"/>
+    <w:rsid w:val="00894260"/>
+    <w:rsid w:val="00896E6A"/>
+    <w:rsid w:val="00897E1F"/>
+    <w:rsid w:val="008A1EE6"/>
+    <w:rsid w:val="008A235F"/>
+    <w:rsid w:val="008A2C36"/>
+    <w:rsid w:val="008A566E"/>
+    <w:rsid w:val="008B06C7"/>
+    <w:rsid w:val="008B28FF"/>
+    <w:rsid w:val="008B5A08"/>
+    <w:rsid w:val="008C02DF"/>
+    <w:rsid w:val="008C03AA"/>
+    <w:rsid w:val="008C156C"/>
+    <w:rsid w:val="008C2261"/>
+    <w:rsid w:val="008C2B47"/>
+    <w:rsid w:val="008C4272"/>
+    <w:rsid w:val="008C7A3B"/>
+    <w:rsid w:val="008D203F"/>
+    <w:rsid w:val="008D6F9E"/>
+    <w:rsid w:val="008E3E26"/>
+    <w:rsid w:val="008F3B59"/>
+    <w:rsid w:val="008F5D10"/>
+    <w:rsid w:val="008F70D1"/>
+    <w:rsid w:val="00902150"/>
+    <w:rsid w:val="00904270"/>
+    <w:rsid w:val="00905A1B"/>
+    <w:rsid w:val="00905A52"/>
+    <w:rsid w:val="009076A9"/>
+    <w:rsid w:val="00910293"/>
+    <w:rsid w:val="00910C63"/>
+    <w:rsid w:val="00911122"/>
+    <w:rsid w:val="009113AA"/>
+    <w:rsid w:val="009177EF"/>
+    <w:rsid w:val="00917EE0"/>
+    <w:rsid w:val="009217FE"/>
+    <w:rsid w:val="00921C3B"/>
+    <w:rsid w:val="009258F2"/>
+    <w:rsid w:val="009278D4"/>
+    <w:rsid w:val="009300FE"/>
+    <w:rsid w:val="00932DA3"/>
+    <w:rsid w:val="00935C59"/>
+    <w:rsid w:val="009368CB"/>
+    <w:rsid w:val="009368D5"/>
+    <w:rsid w:val="00944645"/>
+    <w:rsid w:val="0094507E"/>
+    <w:rsid w:val="00952B54"/>
+    <w:rsid w:val="00957B53"/>
+    <w:rsid w:val="00960F4A"/>
+    <w:rsid w:val="00963CB6"/>
+    <w:rsid w:val="00964F60"/>
+    <w:rsid w:val="00972D40"/>
+    <w:rsid w:val="0097498C"/>
+    <w:rsid w:val="009756C4"/>
+    <w:rsid w:val="00976566"/>
+    <w:rsid w:val="009815FE"/>
+    <w:rsid w:val="009827A2"/>
+    <w:rsid w:val="0098472D"/>
+    <w:rsid w:val="009A0207"/>
+    <w:rsid w:val="009A532A"/>
+    <w:rsid w:val="009A78E4"/>
+    <w:rsid w:val="009B18AD"/>
+    <w:rsid w:val="009C0536"/>
+    <w:rsid w:val="009C4C5D"/>
+    <w:rsid w:val="009C4F78"/>
+    <w:rsid w:val="009C50A8"/>
+    <w:rsid w:val="009C7B42"/>
+    <w:rsid w:val="009D18A9"/>
+    <w:rsid w:val="009D72E2"/>
+    <w:rsid w:val="009D7534"/>
+    <w:rsid w:val="009E11F8"/>
+    <w:rsid w:val="009E1CBF"/>
+    <w:rsid w:val="009E30D3"/>
+    <w:rsid w:val="009E55DE"/>
+    <w:rsid w:val="009E56E2"/>
+    <w:rsid w:val="009E6E95"/>
+    <w:rsid w:val="009E7432"/>
+    <w:rsid w:val="009F120F"/>
+    <w:rsid w:val="009F66F1"/>
+    <w:rsid w:val="00A00C1E"/>
+    <w:rsid w:val="00A024C3"/>
+    <w:rsid w:val="00A07623"/>
+    <w:rsid w:val="00A07726"/>
+    <w:rsid w:val="00A100F0"/>
+    <w:rsid w:val="00A1236B"/>
+    <w:rsid w:val="00A21001"/>
+    <w:rsid w:val="00A21D9C"/>
+    <w:rsid w:val="00A22A11"/>
+    <w:rsid w:val="00A22B95"/>
+    <w:rsid w:val="00A2378D"/>
+    <w:rsid w:val="00A31543"/>
+    <w:rsid w:val="00A32F8D"/>
+    <w:rsid w:val="00A35986"/>
+    <w:rsid w:val="00A35A3E"/>
+    <w:rsid w:val="00A37E89"/>
+    <w:rsid w:val="00A46A5F"/>
+    <w:rsid w:val="00A532EF"/>
+    <w:rsid w:val="00A57859"/>
+    <w:rsid w:val="00A6315D"/>
+    <w:rsid w:val="00A64227"/>
+    <w:rsid w:val="00A66AC1"/>
+    <w:rsid w:val="00A736A9"/>
+    <w:rsid w:val="00A737A3"/>
+    <w:rsid w:val="00A77C27"/>
+    <w:rsid w:val="00A80E78"/>
+    <w:rsid w:val="00A80F8F"/>
+    <w:rsid w:val="00A85397"/>
+    <w:rsid w:val="00A868A0"/>
+    <w:rsid w:val="00A9401B"/>
+    <w:rsid w:val="00A96A83"/>
+    <w:rsid w:val="00AB0E88"/>
+    <w:rsid w:val="00AB249D"/>
+    <w:rsid w:val="00AB3074"/>
+    <w:rsid w:val="00AB592C"/>
+    <w:rsid w:val="00AC0B9B"/>
+    <w:rsid w:val="00AC4193"/>
+    <w:rsid w:val="00AD032B"/>
+    <w:rsid w:val="00AE09DF"/>
+    <w:rsid w:val="00AE0D16"/>
+    <w:rsid w:val="00AE1BF7"/>
+    <w:rsid w:val="00AE2BB4"/>
+    <w:rsid w:val="00AE3BF3"/>
+    <w:rsid w:val="00AE3D79"/>
+    <w:rsid w:val="00AE58FC"/>
+    <w:rsid w:val="00AF2DF8"/>
+    <w:rsid w:val="00AF7428"/>
+    <w:rsid w:val="00AF7C68"/>
+    <w:rsid w:val="00B00664"/>
+    <w:rsid w:val="00B11D32"/>
+    <w:rsid w:val="00B17137"/>
+    <w:rsid w:val="00B25695"/>
+    <w:rsid w:val="00B277A8"/>
+    <w:rsid w:val="00B4038A"/>
+    <w:rsid w:val="00B43552"/>
+    <w:rsid w:val="00B45184"/>
+    <w:rsid w:val="00B45386"/>
+    <w:rsid w:val="00B47D74"/>
+    <w:rsid w:val="00B50195"/>
+    <w:rsid w:val="00B515D4"/>
+    <w:rsid w:val="00B53CE1"/>
+    <w:rsid w:val="00B56650"/>
+    <w:rsid w:val="00B66324"/>
+    <w:rsid w:val="00B67880"/>
+    <w:rsid w:val="00B70F6B"/>
+    <w:rsid w:val="00B710B2"/>
+    <w:rsid w:val="00B75CDE"/>
+    <w:rsid w:val="00B77EA9"/>
+    <w:rsid w:val="00B8101D"/>
+    <w:rsid w:val="00B8125A"/>
+    <w:rsid w:val="00B83450"/>
+    <w:rsid w:val="00BA088B"/>
+    <w:rsid w:val="00BA0E13"/>
+    <w:rsid w:val="00BA1A01"/>
+    <w:rsid w:val="00BA21BA"/>
+    <w:rsid w:val="00BA250F"/>
+    <w:rsid w:val="00BA4BD6"/>
+    <w:rsid w:val="00BA6092"/>
+    <w:rsid w:val="00BA7B0C"/>
+    <w:rsid w:val="00BB0DC2"/>
+    <w:rsid w:val="00BB6496"/>
+    <w:rsid w:val="00BC32E8"/>
+    <w:rsid w:val="00BC56E9"/>
+    <w:rsid w:val="00BE23E8"/>
+    <w:rsid w:val="00BE33D2"/>
+    <w:rsid w:val="00BE3763"/>
+    <w:rsid w:val="00BE6FCB"/>
+    <w:rsid w:val="00BE755C"/>
+    <w:rsid w:val="00BF011E"/>
+    <w:rsid w:val="00BF411F"/>
+    <w:rsid w:val="00C01449"/>
+    <w:rsid w:val="00C0516A"/>
+    <w:rsid w:val="00C05A10"/>
+    <w:rsid w:val="00C06652"/>
+    <w:rsid w:val="00C11367"/>
+    <w:rsid w:val="00C12237"/>
+    <w:rsid w:val="00C12435"/>
+    <w:rsid w:val="00C13575"/>
+    <w:rsid w:val="00C26F50"/>
+    <w:rsid w:val="00C41EEA"/>
+    <w:rsid w:val="00C426EE"/>
+    <w:rsid w:val="00C45D86"/>
+    <w:rsid w:val="00C51A4A"/>
+    <w:rsid w:val="00C5205E"/>
+    <w:rsid w:val="00C57914"/>
+    <w:rsid w:val="00C62201"/>
+    <w:rsid w:val="00C623C1"/>
+    <w:rsid w:val="00C623E3"/>
+    <w:rsid w:val="00C628BF"/>
+    <w:rsid w:val="00C70BBC"/>
+    <w:rsid w:val="00C71199"/>
+    <w:rsid w:val="00C86BD2"/>
+    <w:rsid w:val="00C9142E"/>
+    <w:rsid w:val="00C91833"/>
+    <w:rsid w:val="00C918D4"/>
+    <w:rsid w:val="00C93043"/>
+    <w:rsid w:val="00C9362A"/>
+    <w:rsid w:val="00C94ABE"/>
+    <w:rsid w:val="00C94CF5"/>
+    <w:rsid w:val="00C957A1"/>
+    <w:rsid w:val="00C96537"/>
+    <w:rsid w:val="00C96E2A"/>
+    <w:rsid w:val="00CA04B9"/>
+    <w:rsid w:val="00CA17CF"/>
+    <w:rsid w:val="00CA4CFE"/>
+    <w:rsid w:val="00CA6CD6"/>
+    <w:rsid w:val="00CB1776"/>
+    <w:rsid w:val="00CB43C5"/>
+    <w:rsid w:val="00CB5962"/>
+    <w:rsid w:val="00CB76CA"/>
+    <w:rsid w:val="00CC170F"/>
+    <w:rsid w:val="00CC2BE4"/>
+    <w:rsid w:val="00CC372E"/>
+    <w:rsid w:val="00CC62B7"/>
+    <w:rsid w:val="00CD49F7"/>
+    <w:rsid w:val="00CD5F1D"/>
+    <w:rsid w:val="00CE0EDD"/>
+    <w:rsid w:val="00CE10DE"/>
+    <w:rsid w:val="00CE3D90"/>
+    <w:rsid w:val="00CE4FD8"/>
+    <w:rsid w:val="00CE7B62"/>
+    <w:rsid w:val="00CE7BFB"/>
+    <w:rsid w:val="00CF3C99"/>
+    <w:rsid w:val="00D0076B"/>
+    <w:rsid w:val="00D01767"/>
+    <w:rsid w:val="00D04BEC"/>
+    <w:rsid w:val="00D050E8"/>
+    <w:rsid w:val="00D12DF2"/>
+    <w:rsid w:val="00D158D3"/>
+    <w:rsid w:val="00D20101"/>
+    <w:rsid w:val="00D218F7"/>
+    <w:rsid w:val="00D236A8"/>
+    <w:rsid w:val="00D25F80"/>
+    <w:rsid w:val="00D274CC"/>
+    <w:rsid w:val="00D32706"/>
+    <w:rsid w:val="00D330F2"/>
+    <w:rsid w:val="00D3347D"/>
+    <w:rsid w:val="00D3462A"/>
+    <w:rsid w:val="00D34C52"/>
+    <w:rsid w:val="00D3616B"/>
+    <w:rsid w:val="00D41AAA"/>
+    <w:rsid w:val="00D465B5"/>
+    <w:rsid w:val="00D47BE7"/>
+    <w:rsid w:val="00D51E40"/>
+    <w:rsid w:val="00D52859"/>
+    <w:rsid w:val="00D54341"/>
+    <w:rsid w:val="00D555B7"/>
+    <w:rsid w:val="00D56A4A"/>
+    <w:rsid w:val="00D56D32"/>
+    <w:rsid w:val="00D6330E"/>
+    <w:rsid w:val="00D63654"/>
+    <w:rsid w:val="00D64ABE"/>
+    <w:rsid w:val="00D652F5"/>
+    <w:rsid w:val="00D73918"/>
+    <w:rsid w:val="00D76752"/>
+    <w:rsid w:val="00D8559E"/>
+    <w:rsid w:val="00D85A34"/>
+    <w:rsid w:val="00D87E5F"/>
+    <w:rsid w:val="00D908CD"/>
+    <w:rsid w:val="00D93D9D"/>
+    <w:rsid w:val="00D9434A"/>
+    <w:rsid w:val="00D958B2"/>
+    <w:rsid w:val="00D95D0F"/>
+    <w:rsid w:val="00DA2FDD"/>
+    <w:rsid w:val="00DB3A17"/>
+    <w:rsid w:val="00DB462F"/>
+    <w:rsid w:val="00DB539A"/>
+    <w:rsid w:val="00DB6CB6"/>
+    <w:rsid w:val="00DC066F"/>
+    <w:rsid w:val="00DC39BF"/>
+    <w:rsid w:val="00DC4CA7"/>
+    <w:rsid w:val="00DD02EA"/>
+    <w:rsid w:val="00DD558C"/>
+    <w:rsid w:val="00DD6613"/>
+    <w:rsid w:val="00DE59F2"/>
+    <w:rsid w:val="00DE762E"/>
+    <w:rsid w:val="00DF2208"/>
+    <w:rsid w:val="00DF2780"/>
+    <w:rsid w:val="00DF48A8"/>
+    <w:rsid w:val="00E1040B"/>
+    <w:rsid w:val="00E10D93"/>
+    <w:rsid w:val="00E132A3"/>
+    <w:rsid w:val="00E139B0"/>
+    <w:rsid w:val="00E14F4F"/>
+    <w:rsid w:val="00E242A7"/>
+    <w:rsid w:val="00E26AF1"/>
+    <w:rsid w:val="00E2717B"/>
+    <w:rsid w:val="00E32113"/>
+    <w:rsid w:val="00E348C6"/>
+    <w:rsid w:val="00E35918"/>
+    <w:rsid w:val="00E35FB8"/>
+    <w:rsid w:val="00E41B8A"/>
+    <w:rsid w:val="00E425CA"/>
+    <w:rsid w:val="00E42F44"/>
+    <w:rsid w:val="00E430D7"/>
+    <w:rsid w:val="00E465C4"/>
+    <w:rsid w:val="00E4688D"/>
+    <w:rsid w:val="00E477EC"/>
+    <w:rsid w:val="00E512B9"/>
+    <w:rsid w:val="00E52702"/>
+    <w:rsid w:val="00E54860"/>
+    <w:rsid w:val="00E558E9"/>
+    <w:rsid w:val="00E56926"/>
+    <w:rsid w:val="00E56D8B"/>
+    <w:rsid w:val="00E57BF3"/>
+    <w:rsid w:val="00E62A32"/>
+    <w:rsid w:val="00E63311"/>
+    <w:rsid w:val="00E63D1E"/>
+    <w:rsid w:val="00E73C13"/>
+    <w:rsid w:val="00E73E3B"/>
+    <w:rsid w:val="00E74154"/>
+    <w:rsid w:val="00E75E81"/>
+    <w:rsid w:val="00E82BAE"/>
+    <w:rsid w:val="00E82D3D"/>
+    <w:rsid w:val="00E84414"/>
+    <w:rsid w:val="00E854AA"/>
+    <w:rsid w:val="00E87060"/>
+    <w:rsid w:val="00E878CD"/>
+    <w:rsid w:val="00E87EE6"/>
+    <w:rsid w:val="00E90019"/>
+    <w:rsid w:val="00E96309"/>
+    <w:rsid w:val="00E96D96"/>
+    <w:rsid w:val="00EA0CD9"/>
+    <w:rsid w:val="00EA0EF1"/>
+    <w:rsid w:val="00EA13E4"/>
+    <w:rsid w:val="00EA3434"/>
+    <w:rsid w:val="00EB067E"/>
+    <w:rsid w:val="00EB39B5"/>
+    <w:rsid w:val="00EB3C47"/>
+    <w:rsid w:val="00EB42CC"/>
+    <w:rsid w:val="00EB530E"/>
+    <w:rsid w:val="00EB5945"/>
+    <w:rsid w:val="00EB7330"/>
+    <w:rsid w:val="00EC0D3A"/>
+    <w:rsid w:val="00EC1876"/>
+    <w:rsid w:val="00EC2789"/>
+    <w:rsid w:val="00EC5FC6"/>
+    <w:rsid w:val="00ED1AAD"/>
+    <w:rsid w:val="00ED1AE4"/>
+    <w:rsid w:val="00ED61F9"/>
+    <w:rsid w:val="00ED69F5"/>
+    <w:rsid w:val="00ED7BE6"/>
+    <w:rsid w:val="00EE1017"/>
+    <w:rsid w:val="00EE13CC"/>
+    <w:rsid w:val="00EE7E5A"/>
+    <w:rsid w:val="00EF168C"/>
+    <w:rsid w:val="00EF62A6"/>
+    <w:rsid w:val="00F01769"/>
+    <w:rsid w:val="00F05204"/>
+    <w:rsid w:val="00F05C66"/>
+    <w:rsid w:val="00F10783"/>
+    <w:rsid w:val="00F11B80"/>
+    <w:rsid w:val="00F14CD8"/>
+    <w:rsid w:val="00F30768"/>
+    <w:rsid w:val="00F31C83"/>
+    <w:rsid w:val="00F33EE6"/>
+    <w:rsid w:val="00F353D4"/>
+    <w:rsid w:val="00F35A29"/>
+    <w:rsid w:val="00F40398"/>
+    <w:rsid w:val="00F41FDD"/>
+    <w:rsid w:val="00F50021"/>
+    <w:rsid w:val="00F508E4"/>
+    <w:rsid w:val="00F577AD"/>
+    <w:rsid w:val="00F67B33"/>
+    <w:rsid w:val="00F72026"/>
+    <w:rsid w:val="00F9243A"/>
+    <w:rsid w:val="00F92AD9"/>
+    <w:rsid w:val="00F93887"/>
+    <w:rsid w:val="00F944C9"/>
+    <w:rsid w:val="00F94C5E"/>
+    <w:rsid w:val="00F96AF1"/>
+    <w:rsid w:val="00FA2B7B"/>
+    <w:rsid w:val="00FA385D"/>
+    <w:rsid w:val="00FA4554"/>
+    <w:rsid w:val="00FA5146"/>
+    <w:rsid w:val="00FB067D"/>
+    <w:rsid w:val="00FC1F4D"/>
+    <w:rsid w:val="00FC2E2B"/>
+    <w:rsid w:val="00FD4A87"/>
+    <w:rsid w:val="00FD4CF4"/>
+    <w:rsid w:val="00FD5D75"/>
+    <w:rsid w:val="00FD64B8"/>
+    <w:rsid w:val="00FD69FC"/>
+    <w:rsid w:val="00FD6C58"/>
+    <w:rsid w:val="00FD6D0C"/>
+    <w:rsid w:val="00FD6DBA"/>
+    <w:rsid w:val="00FE429D"/>
+    <w:rsid w:val="00FE4AD6"/>
+    <w:rsid w:val="00FE56F7"/>
+    <w:rsid w:val="00FE5B53"/>
+    <w:rsid w:val="00FF1639"/>
+    <w:rsid w:val="00FF3A51"/>
+    <w:rsid w:val="00FF3EE4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="pl-PL"/>
+  <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="06A4FA02"/>
-[...1 lines deleted...]
-  <w15:docId w15:val="{0262EC50-CA47-436E-B601-5CBA31DA7036}"/>
+  <w14:docId w14:val="0BAF0364"/>
+  <w15:docId w15:val="{E1276EC9-9E5A-4981-8BB1-FF368A07D968}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-        <w:sz w:val="22"/>
-[...1 lines deleted...]
-        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault>
-[...3 lines deleted...]
-    </w:pPrDefault>
+    <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -1121,270 +3926,817 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normalny">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="00C86BD2"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:lang w:val="pl-PL"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Domylnaczcionkaakapitu">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standardowy">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Bezlisty">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NoParagraphStyle">
+    <w:name w:val="[No Paragraph Style]"/>
+    <w:rsid w:val="009E6E95"/>
+    <w:pPr>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:line="288" w:lineRule="auto"/>
+      <w:textAlignment w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="MinionPro-Regular" w:hAnsi="MinionPro-Regular" w:cs="MinionPro-Regular"/>
+      <w:color w:val="000000"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Nagwek">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normalny"/>
     <w:link w:val="NagwekZnak"/>
-    <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0010418C"/>
+    <w:qFormat/>
+    <w:rsid w:val="00826822"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NagwekZnak">
     <w:name w:val="Nagłówek Znak"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:link w:val="Nagwek"/>
-    <w:uiPriority w:val="99"/>
-    <w:rsid w:val="0010418C"/>
+    <w:qFormat/>
+    <w:rsid w:val="00826822"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Stopka">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normalny"/>
     <w:link w:val="StopkaZnak"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0010418C"/>
+    <w:rsid w:val="00826822"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="StopkaZnak">
     <w:name w:val="Stopka Znak"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:link w:val="Stopka"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="0010418C"/>
+    <w:rsid w:val="00826822"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="opis">
+    <w:name w:val="opis"/>
+    <w:basedOn w:val="NoParagraphStyle"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00826822"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Myriad Pro"/>
+      <w:color w:val="323232"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:val="pl-PL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="tekst">
+    <w:name w:val="tekst"/>
+    <w:basedOn w:val="opis"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00826822"/>
+    <w:pPr>
+      <w:spacing w:line="280" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Tabela-Siatka">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00826822"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalnyWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="003D4EBE"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Tekstzastpczy">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0004653D"/>
+    <w:rPr>
+      <w:color w:val="808080"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Tekstdymka">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:link w:val="TekstdymkaZnak"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007B3A02"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TekstdymkaZnak">
+    <w:name w:val="Tekst dymka Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Tekstdymka"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007B3A02"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Numerwiersza">
+    <w:name w:val="line number"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AE2BB4"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hipercze">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C96537"/>
+    <w:rPr>
+      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UyteHipercze">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B47D74"/>
+    <w:rPr>
+      <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Akapitzlist">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="0054128C"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Nierozpoznanawzmianka">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00BA7B0C"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
+    <w:name w:val="Default"/>
+    <w:rsid w:val="007D66CF"/>
+    <w:pPr>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:color w:val="000000"/>
+      <w:lang w:val="pl-PL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="mb-0">
+    <w:name w:val="mb-0"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:rsid w:val="008F5D10"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Poprawka">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0087268B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Odwoaniedokomentarza">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00BF011E"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Tekstkomentarza">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:link w:val="TekstkomentarzaZnak"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00BF011E"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TekstkomentarzaZnak">
+    <w:name w:val="Tekst komentarza Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Tekstkomentarza"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00BF011E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Tematkomentarza">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="Tekstkomentarza"/>
+    <w:next w:val="Tekstkomentarza"/>
+    <w:link w:val="TematkomentarzaZnak"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00BF011E"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TematkomentarzaZnak">
+    <w:name w:val="Temat komentarza Znak"/>
+    <w:basedOn w:val="TekstkomentarzaZnak"/>
+    <w:link w:val="Tematkomentarza"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00BF011E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
-    <w:div w:id="239682402">
+    <w:div w:id="133833839">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="198515347">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="262307273">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="321201016">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="335377523">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="400951743">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="453644024">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="497353394">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="578247867">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="771977691">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="801725719">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1039933681">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1077827864">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1114980737">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1199976565">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1433091297">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1461419401">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1588342604">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1617565971">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1815566712">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1859810263">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2035302733">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2104373205">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Pakiet Office">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Pakiet Office">
+    <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="Yu Gothic Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="DengXian Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="Yu Mincho"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="DengXian"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Pakiet Office">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -1488,74 +4840,98 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{31BEB53B-78F9-4223-9742-85C602461EA9}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>121</Words>
-  <Characters>728</Characters>
+  <Words>136</Words>
+  <Characters>816</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>6</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
+    <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr>WCAG papier firmowy - EFS</vt:lpstr>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Hewlett-Packard Company</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>848</CharactersWithSpaces>
+  <CharactersWithSpaces>951</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
+  <dc:title>WCAG papier firmowy - EFS</dc:title>
   <dc:subject/>
-  <dc:creator>Jola Gozdek</dc:creator>
+  <dc:creator>Marcin Rucki</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>