--- v0 (2025-10-09)
+++ v1 (2026-04-29)
@@ -35,235 +35,253 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003162C7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="02285FF0" w14:textId="77777777" w:rsidR="00DB3CF9" w:rsidRDefault="00DB3CF9" w:rsidP="00DB3CF9">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3AF02FB4" w14:textId="77777777" w:rsidR="001F7409" w:rsidRDefault="001F7409" w:rsidP="00DB3CF9">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="61F5312F" w14:textId="77777777" w:rsidR="00DB3CF9" w:rsidRPr="003162C7" w:rsidRDefault="00DB3CF9" w:rsidP="00DB3CF9">
-[...1 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+    <w:p w14:paraId="61F5312F" w14:textId="77777777" w:rsidR="00DB3CF9" w:rsidRPr="003162C7" w:rsidRDefault="00DB3CF9" w:rsidP="005F4D2E">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003162C7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>…………………………………………….</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="166CC9DA" w14:textId="77777777" w:rsidR="00DB3CF9" w:rsidRPr="003162C7" w:rsidRDefault="00DB3CF9" w:rsidP="00681C76">
-[...1 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+    <w:p w14:paraId="166CC9DA" w14:textId="77777777" w:rsidR="00DB3CF9" w:rsidRPr="003162C7" w:rsidRDefault="00DB3CF9" w:rsidP="005F4D2E">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003162C7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Imię i nazwisko osoby składającej oświadczenie</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66887F64" w14:textId="77777777" w:rsidR="00DB3CF9" w:rsidRDefault="00DB3CF9" w:rsidP="00681C76">
-[...1 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+    <w:p w14:paraId="66887F64" w14:textId="77777777" w:rsidR="00DB3CF9" w:rsidRDefault="00DB3CF9" w:rsidP="005F4D2E">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003162C7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>lub nazwa podmiotu,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003162C7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>w imieniu którego składane jest oświadczenie</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D8C1F4F" w14:textId="77777777" w:rsidR="00DB3CF9" w:rsidRPr="00232373" w:rsidRDefault="00DB3CF9" w:rsidP="00681C76">
-[...1 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+    <w:p w14:paraId="1D8C1F4F" w14:textId="77777777" w:rsidR="00DB3CF9" w:rsidRPr="00232373" w:rsidRDefault="00DB3CF9" w:rsidP="005F4D2E">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="6"/>
           <w:szCs w:val="6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2399D678" w14:textId="77777777" w:rsidR="00DB3CF9" w:rsidRDefault="00DB3CF9" w:rsidP="00681C76">
-[...1 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+    <w:p w14:paraId="2399D678" w14:textId="77777777" w:rsidR="00DB3CF9" w:rsidRDefault="00DB3CF9" w:rsidP="005F4D2E">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FC578FB" w14:textId="77777777" w:rsidR="00DB3CF9" w:rsidRPr="003162C7" w:rsidRDefault="00DB3CF9" w:rsidP="00681C76">
-[...1 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+    <w:p w14:paraId="5FC578FB" w14:textId="77777777" w:rsidR="00DB3CF9" w:rsidRPr="003162C7" w:rsidRDefault="00DB3CF9" w:rsidP="005F4D2E">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003162C7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Oświadczenie o braku istnienia wykluczających powiązań</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35BF28A6" w14:textId="77777777" w:rsidR="00DB3CF9" w:rsidRPr="003162C7" w:rsidRDefault="00DB3CF9" w:rsidP="00681C76">
-[...1 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+    <w:p w14:paraId="35BF28A6" w14:textId="77777777" w:rsidR="00DB3CF9" w:rsidRPr="003162C7" w:rsidRDefault="00DB3CF9" w:rsidP="005F4D2E">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003162C7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>w zakresie ograniczenia lub wyłączenia z możliwości wspierania ze środków publicznych podmiotów i osób, które w bezpośredni lub pośredni sposób wspierają działania wojenne Federacji Rosyjskiej lub są za nie odpowiedzialne</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01873EA0" w14:textId="77777777" w:rsidR="00DB3CF9" w:rsidRPr="003162C7" w:rsidRDefault="00DB3CF9" w:rsidP="00681C76">
-[...1 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+    <w:p w14:paraId="01873EA0" w14:textId="77777777" w:rsidR="00DB3CF9" w:rsidRPr="003162C7" w:rsidRDefault="00DB3CF9" w:rsidP="005F4D2E">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3C7A3D31" w14:textId="77777777" w:rsidR="00DB3CF9" w:rsidRDefault="00DB3CF9" w:rsidP="00681C76">
-[...1 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+    <w:p w14:paraId="3C7A3D31" w14:textId="77777777" w:rsidR="00DB3CF9" w:rsidRDefault="00DB3CF9" w:rsidP="005F4D2E">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003162C7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>W związku z prawnym stosowaniem środków sankcyjnych w zakresie ograniczenia lub wyłączenia z możliwości wspierania ze środków publicznych podmiotów i osób, które w bezpośredni lub pośredni sposób wspierają działania wojenne Federacji Rosyjskiej lub są za nie odpowiedzialne, oświadczam(y), że nie podlegam (y) kryteriom wykluczającym zgodnie z poniższymi aktami prawnymi:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="388A5C11" w14:textId="77777777" w:rsidR="00DB3CF9" w:rsidRDefault="00DB3CF9" w:rsidP="00681C76">
-[...1 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+    <w:p w14:paraId="388A5C11" w14:textId="77777777" w:rsidR="00DB3CF9" w:rsidRDefault="00DB3CF9" w:rsidP="005F4D2E">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2EFAC042" w14:textId="77777777" w:rsidR="00DB3CF9" w:rsidRPr="00132FCA" w:rsidRDefault="00DB3CF9" w:rsidP="00681C76">
-[...1 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+    <w:p w14:paraId="2EFAC042" w14:textId="77777777" w:rsidR="00DB3CF9" w:rsidRPr="00132FCA" w:rsidRDefault="00DB3CF9" w:rsidP="005F4D2E">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="6"/>
           <w:szCs w:val="6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="64AE73C6" w14:textId="3E08EA2D" w:rsidR="00DB3CF9" w:rsidRPr="003162C7" w:rsidRDefault="00DB3CF9" w:rsidP="00681C76">
+    <w:p w14:paraId="64AE73C6" w14:textId="3E08EA2D" w:rsidR="00DB3CF9" w:rsidRPr="003162C7" w:rsidRDefault="00DB3CF9" w:rsidP="005F4D2E">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003162C7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Ustawa z dnia 13 kwietnia 2022 r. o szczególnych rozwiązaniach w zakresie przeciwdziałania wspieraniu agresji na Ukrainę oraz służących ochronie bezpieczeństwa narodowego (</w:t>
       </w:r>
       <w:r w:rsidR="00E658D2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> t.j. </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E658D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>t.j</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E658D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="003162C7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Dz. U. z 202</w:t>
       </w:r>
       <w:r w:rsidR="00E658D2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">4 </w:t>
       </w:r>
       <w:r w:rsidRPr="003162C7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>poz.</w:t>
       </w:r>
@@ -278,729 +296,697 @@
       <w:r w:rsidR="00834519">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> z późn.zm.</w:t>
       </w:r>
       <w:r w:rsidR="0059257F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003162C7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>), która weszła w życie 16  kwietnia 2022 r., zwana dalej: „ustawą”;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="139C5DEE" w14:textId="77777777" w:rsidR="00DB3CF9" w:rsidRPr="003162C7" w:rsidRDefault="00DB3CF9" w:rsidP="00681C76">
+    <w:p w14:paraId="139C5DEE" w14:textId="77777777" w:rsidR="00DB3CF9" w:rsidRPr="003162C7" w:rsidRDefault="00DB3CF9" w:rsidP="005F4D2E">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003162C7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Rozporządzenie Rady (WE) nr 765/2006 z dnia 18 maja 2006 r. dotyczące środków ograniczających w związku z sytuacją na Białorusi i udziałem Białorusi w agresji Rosji wobec Ukrainy (Dz. U. UE L 134 z 20.5.2006, str.1, z</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="003162C7">
-[...8 lines deleted...]
-    <w:p w14:paraId="70CC359F" w14:textId="77777777" w:rsidR="00DB3CF9" w:rsidRPr="003162C7" w:rsidRDefault="00DB3CF9" w:rsidP="00681C76">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003162C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>późn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003162C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. zm.);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70CC359F" w14:textId="77777777" w:rsidR="00DB3CF9" w:rsidRPr="003162C7" w:rsidRDefault="00DB3CF9" w:rsidP="005F4D2E">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003162C7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Rozporządzenie Rady (UE) nr 269/2014 z dnia 17 marca 2014 r. w sprawie środków ograniczających w odniesieniu do działań podważających integralność terytorialną, suwerenność i niezależność Ukrainy lub im zagrażających (Dz. U. UE L 78  z 17.3.2014, str.6, z późn. zm.);</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6531FD82" w14:textId="77777777" w:rsidR="00DB3CF9" w:rsidRPr="003162C7" w:rsidRDefault="00DB3CF9" w:rsidP="00681C76">
+        <w:t xml:space="preserve">Rozporządzenie Rady (UE) nr 269/2014 z dnia 17 marca 2014 r. w sprawie środków ograniczających w odniesieniu do działań podważających integralność terytorialną, suwerenność i niezależność Ukrainy lub im zagrażających (Dz. U. UE L 78  z 17.3.2014, str.6, z </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003162C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>późn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003162C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. zm.);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6531FD82" w14:textId="77777777" w:rsidR="00DB3CF9" w:rsidRPr="003162C7" w:rsidRDefault="00DB3CF9" w:rsidP="005F4D2E">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003162C7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Rozporządzenie Rady (UE) nr 833/2014 z dnia 31 lipca 2014 r. dotyczące środków ograniczających w związku z działaniami Rosji destabilizującymi sytuację na Ukrainie (Dz. U. UE L 229 z 31.07.2014, str.1, z późn. zm.);</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="49D76208" w14:textId="77777777" w:rsidR="00DB3CF9" w:rsidRDefault="00DB3CF9" w:rsidP="00681C76">
+        <w:t xml:space="preserve">Rozporządzenie Rady (UE) nr 833/2014 z dnia 31 lipca 2014 r. dotyczące środków ograniczających w związku z działaniami Rosji destabilizującymi sytuację na Ukrainie (Dz. U. UE L 229 z 31.07.2014, str.1, z </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003162C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>późn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003162C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. zm.);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49D76208" w14:textId="77777777" w:rsidR="00DB3CF9" w:rsidRDefault="00DB3CF9" w:rsidP="005F4D2E">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003162C7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Komunikat Komisji Europejskiej pn. </w:t>
       </w:r>
       <w:r w:rsidRPr="003162C7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Tymczasowe kryzysowe ramy środków pomocy państwa w celu wsparcia gospodarki po agresji Rosji wobec Ukrainy</w:t>
       </w:r>
       <w:r w:rsidRPr="003162C7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Dz. U. UE C 131 z 24.3.2022, str.1). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="253400E1" w14:textId="77777777" w:rsidR="005D2B26" w:rsidRDefault="005D2B26" w:rsidP="005D2B26">
+    <w:p w14:paraId="253400E1" w14:textId="77777777" w:rsidR="005D2B26" w:rsidRDefault="005D2B26" w:rsidP="005F4D2E">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="714"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="66D8A5C5" w14:textId="77777777" w:rsidR="00DB3CF9" w:rsidRDefault="00DB3CF9" w:rsidP="00681C76">
-[...10 lines deleted...]
-        <w:t>Jednocześnie oświadczam(y), że nie jestem/(śmy) wpisany(i) na listę osób i</w:t>
+    <w:p w14:paraId="66D8A5C5" w14:textId="77777777" w:rsidR="00DB3CF9" w:rsidRDefault="00DB3CF9" w:rsidP="005F4D2E">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003162C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Jednocześnie oświadczam(y), że nie jestem/(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003162C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>śmy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003162C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>) wpisany(i) na listę osób i</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="003162C7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>podmiotów objętych sankcjami.*</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="205C60BE" w14:textId="57127840" w:rsidR="00DB3CF9" w:rsidRDefault="00DB3CF9" w:rsidP="00681C76">
-[...1 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+    <w:p w14:paraId="205C60BE" w14:textId="57127840" w:rsidR="00DB3CF9" w:rsidRDefault="00DB3CF9" w:rsidP="005F4D2E">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003162C7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Powyższe informacje są prawdziwe, kompletne, rzetelne oraz zostały przekazane zgodnie z moją najlepszą wiedzą i przy zachowaniu należytej staranności.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="533AA2B2" w14:textId="5455D109" w:rsidR="00DB3CF9" w:rsidRPr="003162C7" w:rsidRDefault="00DB3CF9" w:rsidP="00681C76">
-[...10 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w14:paraId="533AA2B2" w14:textId="5455D109" w:rsidR="00DB3CF9" w:rsidRPr="003162C7" w:rsidRDefault="00DB3CF9" w:rsidP="005F4D2E">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003162C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:t>Ponadto zobowiązuję(my) się niezwłocznie poinformować (najpóźniej w ciągu 3 dni roboczych) Powiatowy Urząd Pracy w Sochaczewie o wystąpieniu przesłanek wykluczenia, tj. wpisaniu na listę,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003162C7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>o której mowa w art. 2 ust. 1 Ustawy z dnia 13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="003162C7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">kwietnia 2022 r. o szczególnych rozwiązaniach w zakresie przeciwdziałania wspieraniu agresji na Ukrainę oraz służących ochronie bezpieczeństwa narodowego   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B8059D7" w14:textId="340EF86C" w:rsidR="00DB3CF9" w:rsidRDefault="00E658D2" w:rsidP="00E658D2">
-[...1 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+    <w:p w14:paraId="0B8059D7" w14:textId="340EF86C" w:rsidR="00DB3CF9" w:rsidRDefault="00E658D2" w:rsidP="005F4D2E">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E658D2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>( t.j. Dz. U. z 202</w:t>
+        <w:t xml:space="preserve">( </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E658D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>t.j</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E658D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>. Dz. U. z 202</w:t>
       </w:r>
       <w:r w:rsidR="000C2E1D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="00E658D2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> poz. 507 </w:t>
       </w:r>
       <w:r w:rsidR="00834519">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">z późn.zm. </w:t>
       </w:r>
       <w:r w:rsidRPr="00E658D2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5603320B" w14:textId="77777777" w:rsidR="00DB3CF9" w:rsidRPr="003162C7" w:rsidRDefault="00DB3CF9" w:rsidP="00681C76">
-[...1 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+    <w:p w14:paraId="5603320B" w14:textId="77777777" w:rsidR="00DB3CF9" w:rsidRPr="003162C7" w:rsidRDefault="00DB3CF9" w:rsidP="005F4D2E">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="4247"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003162C7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">         </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">                         </w:t>
       </w:r>
       <w:r w:rsidRPr="003162C7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="003162C7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>………………………</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>…….</w:t>
       </w:r>
       <w:r w:rsidRPr="003162C7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>……………….</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53A3BEE4" w14:textId="77777777" w:rsidR="00DB3CF9" w:rsidRPr="003162C7" w:rsidRDefault="00DB3CF9" w:rsidP="00681C76">
-[...1 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+    <w:p w14:paraId="53A3BEE4" w14:textId="77777777" w:rsidR="00DB3CF9" w:rsidRPr="003162C7" w:rsidRDefault="00DB3CF9" w:rsidP="005F4D2E">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="4247"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003162C7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
         <w:t>data i podpis osoby składającej oświadczenie</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> l</w:t>
       </w:r>
       <w:r w:rsidRPr="003162C7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
         <w:t>ub osoby uprawnionej do reprezentowania podmiotu</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BDF0413" w14:textId="77777777" w:rsidR="00DB3CF9" w:rsidRDefault="00DB3CF9" w:rsidP="00681C76">
+    <w:p w14:paraId="4BDF0413" w14:textId="77777777" w:rsidR="00DB3CF9" w:rsidRDefault="00DB3CF9" w:rsidP="005F4D2E">
       <w:pPr>
         <w:pStyle w:val="NormalnyWeb"/>
-        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
-[...25 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7734C5C1" w14:textId="77777777" w:rsidR="00DB3CF9" w:rsidRPr="003162C7" w:rsidRDefault="00DB3CF9" w:rsidP="005F4D2E">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003162C7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Dokonano weryfikacji pod kątem wykluczenia w dniu  …………………….…………</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>…</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E937719" w14:textId="77777777" w:rsidR="00DB3CF9" w:rsidRPr="003162C7" w:rsidRDefault="00DB3CF9" w:rsidP="00681C76">
-[...1 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+    <w:p w14:paraId="3E937719" w14:textId="77777777" w:rsidR="00DB3CF9" w:rsidRPr="003162C7" w:rsidRDefault="00DB3CF9" w:rsidP="005F4D2E">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003162C7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A4CC8D5" w14:textId="77777777" w:rsidR="00DB3CF9" w:rsidRPr="003162C7" w:rsidRDefault="00DB3CF9" w:rsidP="00681C76">
-[...17 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+    <w:p w14:paraId="3A4CC8D5" w14:textId="77777777" w:rsidR="00DB3CF9" w:rsidRPr="003162C7" w:rsidRDefault="00DB3CF9" w:rsidP="005F4D2E">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2EC1698C" w14:textId="77777777" w:rsidR="00DB3CF9" w:rsidRPr="003162C7" w:rsidRDefault="00DB3CF9" w:rsidP="005F4D2E">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4CFAF55A" w14:textId="77777777" w:rsidR="00DB3CF9" w:rsidRPr="003162C7" w:rsidRDefault="00DB3CF9" w:rsidP="005F4D2E">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003162C7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>…………………………………………………</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52A36133" w14:textId="77777777" w:rsidR="00DB3CF9" w:rsidRPr="003162C7" w:rsidRDefault="00DB3CF9" w:rsidP="00681C76">
-[...1 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+    <w:p w14:paraId="52A36133" w14:textId="77777777" w:rsidR="00DB3CF9" w:rsidRPr="003162C7" w:rsidRDefault="00DB3CF9" w:rsidP="005F4D2E">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003162C7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Podpis i pieczątka pracownika </w:t>
       </w:r>
       <w:r w:rsidRPr="003162C7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Powiatowego Urzędu Pracy w Sochaczewie </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60D4C3C2" w14:textId="77777777" w:rsidR="00DB3CF9" w:rsidRPr="003162C7" w:rsidRDefault="00DB3CF9" w:rsidP="00681C76">
-[...9 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+    <w:p w14:paraId="60D4C3C2" w14:textId="77777777" w:rsidR="00DB3CF9" w:rsidRPr="003162C7" w:rsidRDefault="00DB3CF9" w:rsidP="005F4D2E">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2087B88D" w14:textId="6A7E6FE1" w:rsidR="00DB3CF9" w:rsidRPr="003162C7" w:rsidRDefault="00DB3CF9" w:rsidP="005F4D2E">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003162C7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">* Lista osób i podmiotów objętych sankcjami znajduje się :                                                            </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r w:rsidRPr="001F7409">
           <w:rPr>
             <w:rStyle w:val="Hipercze"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>https://www.gov.pl/web/mswia/lista-osob-i-podmiotow-objetych-sankcjami</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-[...87 lines deleted...]
-      </w:r>
       <w:r w:rsidR="004D6F7D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11BFC5BA" w14:textId="77777777" w:rsidR="00BD61B3" w:rsidRDefault="00BD61B3" w:rsidP="00681C76">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00BD61B3" w:rsidSect="001F7409">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:headerReference w:type="first" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0A0392E1" w14:textId="77777777" w:rsidR="00E47709" w:rsidRDefault="00E47709" w:rsidP="001F7409">
+    <w:p w14:paraId="5254871B" w14:textId="77777777" w:rsidR="00982F15" w:rsidRDefault="00982F15" w:rsidP="001F7409">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4F70CDDD" w14:textId="77777777" w:rsidR="00E47709" w:rsidRDefault="00E47709" w:rsidP="001F7409">
+    <w:p w14:paraId="38D6D064" w14:textId="77777777" w:rsidR="00982F15" w:rsidRDefault="00982F15" w:rsidP="001F7409">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="716149AC" w14:textId="77777777" w:rsidR="00E47709" w:rsidRDefault="00E47709" w:rsidP="001F7409">
+    <w:p w14:paraId="02DBA385" w14:textId="77777777" w:rsidR="00982F15" w:rsidRDefault="00982F15" w:rsidP="001F7409">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="04A421D5" w14:textId="77777777" w:rsidR="00E47709" w:rsidRDefault="00E47709" w:rsidP="001F7409">
+    <w:p w14:paraId="53537749" w14:textId="77777777" w:rsidR="00982F15" w:rsidRDefault="00982F15" w:rsidP="001F7409">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="12009FC5" w14:textId="2B80CC04" w:rsidR="001F7409" w:rsidRDefault="001F7409" w:rsidP="001F7409">
     <w:pPr>
       <w:pStyle w:val="Nagwek"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="14C90F2C" w14:textId="511D9E2E" w:rsidR="000C2E1D" w:rsidRDefault="000C2E1D" w:rsidP="000C2E1D">
     <w:pPr>
       <w:pStyle w:val="Nagwek"/>
       <w:jc w:val="center"/>
@@ -1134,101 +1120,108 @@
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1658338196">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00DB3CF9"/>
+    <w:rsid w:val="00063C77"/>
     <w:rsid w:val="000C2E1D"/>
+    <w:rsid w:val="00115CC7"/>
     <w:rsid w:val="001F7409"/>
     <w:rsid w:val="004D6F7D"/>
     <w:rsid w:val="005101C0"/>
     <w:rsid w:val="0059257F"/>
     <w:rsid w:val="005D2B26"/>
+    <w:rsid w:val="005F4D2E"/>
     <w:rsid w:val="006027C9"/>
     <w:rsid w:val="00681C76"/>
     <w:rsid w:val="00714030"/>
     <w:rsid w:val="00752B7F"/>
     <w:rsid w:val="007F57CC"/>
     <w:rsid w:val="00834519"/>
     <w:rsid w:val="008D03BB"/>
+    <w:rsid w:val="00900782"/>
     <w:rsid w:val="0092463A"/>
+    <w:rsid w:val="00982F15"/>
     <w:rsid w:val="009E6BFB"/>
     <w:rsid w:val="00AA34CF"/>
     <w:rsid w:val="00BD61B3"/>
     <w:rsid w:val="00C42627"/>
     <w:rsid w:val="00C42D30"/>
     <w:rsid w:val="00C74FB2"/>
     <w:rsid w:val="00D34A85"/>
     <w:rsid w:val="00DB3CF9"/>
     <w:rsid w:val="00DC06BD"/>
     <w:rsid w:val="00E47709"/>
     <w:rsid w:val="00E658D2"/>
     <w:rsid w:val="00E65AB8"/>
     <w:rsid w:val="00ED38D2"/>
+    <w:rsid w:val="00F35107"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="003E73E7"/>
@@ -2028,70 +2021,70 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>467</Words>
-  <Characters>2805</Characters>
+  <Words>465</Words>
+  <Characters>2793</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>23</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3266</CharactersWithSpaces>
+  <CharactersWithSpaces>3252</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Paulina Madej</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>