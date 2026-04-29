--- v0 (2025-10-08)
+++ v1 (2026-04-29)
@@ -3014,127 +3014,107 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="661" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3EC7CCAE" w14:textId="77777777" w:rsidR="007B3A0C" w:rsidRPr="00566844" w:rsidRDefault="007B3A0C" w:rsidP="00D263D1">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4275" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1D33DD43" w14:textId="77777777" w:rsidR="007B3A0C" w:rsidRPr="00073C47" w:rsidRDefault="007B3A0C" w:rsidP="00D263D1">
+          <w:p w14:paraId="1D33DD43" w14:textId="4E4247AC" w:rsidR="007B3A0C" w:rsidRPr="00073C47" w:rsidRDefault="007B3A0C" w:rsidP="00D263D1">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00073C47">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>w tym długotrwale bezrobotna</w:t>
             </w:r>
-          </w:p>
-[...2 lines deleted...]
-              <w:spacing w:after="0"/>
+            <w:r w:rsidR="00C215BF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:r w:rsidR="00C215BF" w:rsidRPr="00C215BF">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>oznacza to bezrobotnego zarejestrowanego łącznie przez okres ponad 12 miesięcy w okresie ostatnich 2 lat, z wyłączeniem okresów odbywania stażu;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="12041019" w14:textId="77FABFCA" w:rsidR="004B56D2" w:rsidRDefault="00073C47" w:rsidP="00073C47">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00073C47">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>oznacza to bezrobotnego zarejestrowanego łącznie</w:t>
-[...38 lines deleted...]
-              <w:t xml:space="preserve"> -</w:t>
+              <w:t>-</w:t>
             </w:r>
             <w:r w:rsidR="00E834F0" w:rsidRPr="00073C47">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
               </w:rPr>
               <w:t xml:space="preserve"> zaznaczamy „X” jeśli dotyczy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1105" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="40EA3D3D" w14:textId="77777777" w:rsidR="007B3A0C" w:rsidRPr="003E08C0" w:rsidRDefault="007B3A0C" w:rsidP="00D263D1">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -6269,307 +6249,341 @@
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0000227C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
       <w:r w:rsidRPr="009D53BC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>ostałem/am pouczony/a i jestem świadomy/a odpowiedzialności karnej oraz odpowiedzialności cywilnej za złożenie fałszywego oświadczenia</w:t>
+        <w:t>ostałem/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009D53BC">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>am</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009D53BC">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pouczony/a i jestem świadomy/a odpowiedzialności karnej oraz odpowiedzialności cywilnej za złożenie fałszywego oświadczenia</w:t>
       </w:r>
       <w:r w:rsidR="0000227C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> oraz ś</w:t>
       </w:r>
       <w:r w:rsidRPr="009D53BC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>wiadomy/a tej odpowiedzialności oświadczam, że wszystkie podane przeze mnie dane są zgodne z prawdą.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A7C9D42" w14:textId="77777777" w:rsidR="002C4B2C" w:rsidRDefault="002C4B2C" w:rsidP="002C4B2C">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4DFEA23A" w14:textId="797CF980" w:rsidR="002C4B2C" w:rsidRPr="002C4B2C" w:rsidRDefault="0005792F" w:rsidP="002C4B2C">
+    <w:p w14:paraId="4DFEA23A" w14:textId="797CF980" w:rsidR="002C4B2C" w:rsidRPr="00894DE2" w:rsidRDefault="0005792F" w:rsidP="00894DE2">
       <w:pPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="4956"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="002C4B2C" w:rsidRPr="002C4B2C">
+      <w:r w:rsidR="002C4B2C" w:rsidRPr="00894DE2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>……………………………………..</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CA258D9" w14:textId="2E190974" w:rsidR="002C4B2C" w:rsidRPr="0069740A" w:rsidRDefault="002C4B2C" w:rsidP="002C4B2C">
+    <w:p w14:paraId="3CA258D9" w14:textId="2E190974" w:rsidR="002C4B2C" w:rsidRPr="00894DE2" w:rsidRDefault="002C4B2C" w:rsidP="00894DE2">
       <w:pPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C4B2C">
+      <w:r w:rsidRPr="00894DE2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="002C4B2C">
+      <w:r w:rsidRPr="00894DE2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="002C4B2C">
+      <w:r w:rsidRPr="00894DE2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="002C4B2C">
+      <w:r w:rsidRPr="00894DE2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="002C4B2C">
+      <w:r w:rsidRPr="00894DE2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="002C4B2C">
+      <w:r w:rsidRPr="00894DE2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="002C4B2C">
+      <w:r w:rsidRPr="00894DE2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="009368B1">
+      <w:r w:rsidRPr="00894DE2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
-        <w:t>(</w:t>
+        <w:t xml:space="preserve">(data  i  czytelny  podpis </w:t>
       </w:r>
-      <w:r w:rsidRPr="0069740A">
+    </w:p>
+    <w:p w14:paraId="1815EA90" w14:textId="783113D4" w:rsidR="009D53BC" w:rsidRPr="00894DE2" w:rsidRDefault="002C4B2C" w:rsidP="00894DE2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">data  i  czytelny  podpis </w:t>
-[...4 lines deleted...]
-        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00894DE2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="0069740A">
+      <w:r w:rsidRPr="00894DE2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="0069740A">
+      <w:r w:rsidRPr="00894DE2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="0069740A">
+      <w:r w:rsidRPr="00894DE2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="0069740A">
+      <w:r w:rsidRPr="00894DE2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="0069740A">
+      <w:r w:rsidRPr="00894DE2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="0069740A">
+      <w:r w:rsidRPr="00894DE2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
         </w:rPr>
         <w:tab/>
         <w:t>uczestnika / uczestniczki  projektu)</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="009D53BC" w:rsidRPr="0069740A" w:rsidSect="00D263D1">
+    <w:sectPr w:rsidR="009D53BC" w:rsidRPr="00894DE2" w:rsidSect="00D263D1">
       <w:headerReference w:type="even" r:id="rId8"/>
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="even" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:headerReference w:type="first" r:id="rId12"/>
       <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="-680" w:right="1418" w:bottom="567" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="41720512" w14:textId="77777777" w:rsidR="00855874" w:rsidRDefault="00855874" w:rsidP="00CB0A32">
+    <w:p w14:paraId="78C78A7B" w14:textId="77777777" w:rsidR="007D7CA4" w:rsidRDefault="007D7CA4" w:rsidP="00CB0A32">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0A1EFFA5" w14:textId="77777777" w:rsidR="00855874" w:rsidRDefault="00855874" w:rsidP="00CB0A32">
+    <w:p w14:paraId="38B52615" w14:textId="77777777" w:rsidR="007D7CA4" w:rsidRDefault="007D7CA4" w:rsidP="00CB0A32">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
@@ -6622,61 +6636,61 @@
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2D34530A" w14:textId="77777777" w:rsidR="00C976BA" w:rsidRDefault="00C976BA">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="73B968BE" w14:textId="77777777" w:rsidR="00C976BA" w:rsidRDefault="00C976BA">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="24EF60C1" w14:textId="77777777" w:rsidR="00855874" w:rsidRDefault="00855874" w:rsidP="00CB0A32">
+    <w:p w14:paraId="760AB2B4" w14:textId="77777777" w:rsidR="007D7CA4" w:rsidRDefault="007D7CA4" w:rsidP="00CB0A32">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="046BCA77" w14:textId="77777777" w:rsidR="00855874" w:rsidRDefault="00855874" w:rsidP="00CB0A32">
+    <w:p w14:paraId="48B6D83E" w14:textId="77777777" w:rsidR="007D7CA4" w:rsidRDefault="007D7CA4" w:rsidP="00CB0A32">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7E082BB0" w14:textId="77777777" w:rsidR="00C976BA" w:rsidRDefault="00C976BA">
     <w:pPr>
       <w:pStyle w:val="Nagwek"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4DD58020" w14:textId="77777777" w:rsidR="00CB0A32" w:rsidRDefault="00CB0A32" w:rsidP="00CB0A32">
     <w:pPr>
@@ -7140,104 +7154,107 @@
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1441490937">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="655577253">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1712612444">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005E6096"/>
     <w:rsid w:val="000015A9"/>
     <w:rsid w:val="0000227C"/>
     <w:rsid w:val="0000453B"/>
     <w:rsid w:val="00014C1F"/>
     <w:rsid w:val="00016BCE"/>
     <w:rsid w:val="0002298A"/>
     <w:rsid w:val="00035C30"/>
     <w:rsid w:val="000500F6"/>
     <w:rsid w:val="00051216"/>
     <w:rsid w:val="000568A7"/>
     <w:rsid w:val="0005792F"/>
     <w:rsid w:val="00073C47"/>
     <w:rsid w:val="00083331"/>
     <w:rsid w:val="00084BDC"/>
     <w:rsid w:val="00094741"/>
+    <w:rsid w:val="000A248B"/>
     <w:rsid w:val="000A70B6"/>
     <w:rsid w:val="000B2F65"/>
     <w:rsid w:val="000C1EFE"/>
     <w:rsid w:val="000F01D3"/>
     <w:rsid w:val="00112646"/>
     <w:rsid w:val="00116A58"/>
     <w:rsid w:val="00133157"/>
     <w:rsid w:val="001548D7"/>
     <w:rsid w:val="00163992"/>
     <w:rsid w:val="001737DC"/>
     <w:rsid w:val="00176F05"/>
     <w:rsid w:val="00177F64"/>
     <w:rsid w:val="00194DC3"/>
     <w:rsid w:val="00194E4F"/>
     <w:rsid w:val="001A00B2"/>
+    <w:rsid w:val="001C516E"/>
     <w:rsid w:val="00207F6E"/>
     <w:rsid w:val="00214F05"/>
     <w:rsid w:val="00220101"/>
     <w:rsid w:val="0023412A"/>
     <w:rsid w:val="00242226"/>
     <w:rsid w:val="00250FD6"/>
     <w:rsid w:val="00251CEF"/>
     <w:rsid w:val="002660A5"/>
     <w:rsid w:val="00280D66"/>
     <w:rsid w:val="00293A0F"/>
     <w:rsid w:val="002B3F88"/>
     <w:rsid w:val="002C4B2C"/>
     <w:rsid w:val="003236F5"/>
     <w:rsid w:val="0033484B"/>
     <w:rsid w:val="00357EFA"/>
     <w:rsid w:val="00371B19"/>
     <w:rsid w:val="00372EBE"/>
     <w:rsid w:val="00395DAA"/>
     <w:rsid w:val="003A59C6"/>
     <w:rsid w:val="003D13C2"/>
     <w:rsid w:val="003E08C0"/>
     <w:rsid w:val="003F1DFB"/>
     <w:rsid w:val="00412479"/>
     <w:rsid w:val="004321E9"/>
     <w:rsid w:val="00433B42"/>
@@ -7275,101 +7292,106 @@
     <w:rsid w:val="0062094A"/>
     <w:rsid w:val="00627F23"/>
     <w:rsid w:val="0064758A"/>
     <w:rsid w:val="00651153"/>
     <w:rsid w:val="00657BC9"/>
     <w:rsid w:val="006722C1"/>
     <w:rsid w:val="00687F81"/>
     <w:rsid w:val="006922E6"/>
     <w:rsid w:val="0069740A"/>
     <w:rsid w:val="006E4D4D"/>
     <w:rsid w:val="006E7022"/>
     <w:rsid w:val="006F4CDC"/>
     <w:rsid w:val="0070570A"/>
     <w:rsid w:val="007266D2"/>
     <w:rsid w:val="007416D7"/>
     <w:rsid w:val="00744368"/>
     <w:rsid w:val="007647FC"/>
     <w:rsid w:val="00775A4D"/>
     <w:rsid w:val="0079408B"/>
     <w:rsid w:val="00797A95"/>
     <w:rsid w:val="007A7200"/>
     <w:rsid w:val="007B3A0C"/>
     <w:rsid w:val="007B6578"/>
     <w:rsid w:val="007C0393"/>
     <w:rsid w:val="007C61A6"/>
+    <w:rsid w:val="007D7CA4"/>
     <w:rsid w:val="007E5CB6"/>
     <w:rsid w:val="007F5242"/>
     <w:rsid w:val="008231A8"/>
     <w:rsid w:val="00825A60"/>
     <w:rsid w:val="00827753"/>
     <w:rsid w:val="00846FEC"/>
     <w:rsid w:val="00855874"/>
     <w:rsid w:val="008759FD"/>
     <w:rsid w:val="0087616C"/>
     <w:rsid w:val="00881BFB"/>
     <w:rsid w:val="00885237"/>
+    <w:rsid w:val="00894DE2"/>
     <w:rsid w:val="008D2533"/>
     <w:rsid w:val="008E5DB2"/>
     <w:rsid w:val="008E6A86"/>
     <w:rsid w:val="0091407C"/>
     <w:rsid w:val="009246D2"/>
     <w:rsid w:val="009368B1"/>
     <w:rsid w:val="00967D4F"/>
     <w:rsid w:val="009702E1"/>
     <w:rsid w:val="0097460F"/>
     <w:rsid w:val="00994AED"/>
+    <w:rsid w:val="00995472"/>
     <w:rsid w:val="009A7741"/>
     <w:rsid w:val="009B4478"/>
     <w:rsid w:val="009B74BD"/>
     <w:rsid w:val="009C5804"/>
     <w:rsid w:val="009D53BC"/>
     <w:rsid w:val="009D7850"/>
     <w:rsid w:val="00A0100B"/>
     <w:rsid w:val="00A20A07"/>
     <w:rsid w:val="00A43C3D"/>
     <w:rsid w:val="00A441CF"/>
     <w:rsid w:val="00A44FA5"/>
     <w:rsid w:val="00A80446"/>
     <w:rsid w:val="00A8792F"/>
     <w:rsid w:val="00A95EB5"/>
     <w:rsid w:val="00A965C0"/>
     <w:rsid w:val="00AB2C6A"/>
     <w:rsid w:val="00AD076B"/>
     <w:rsid w:val="00AD5D41"/>
     <w:rsid w:val="00B06478"/>
     <w:rsid w:val="00B63127"/>
     <w:rsid w:val="00B67FA9"/>
     <w:rsid w:val="00BA29BE"/>
     <w:rsid w:val="00BB3BEF"/>
     <w:rsid w:val="00BE1D43"/>
     <w:rsid w:val="00BE37C6"/>
     <w:rsid w:val="00BE5B65"/>
     <w:rsid w:val="00C00A00"/>
     <w:rsid w:val="00C012D5"/>
     <w:rsid w:val="00C041F1"/>
+    <w:rsid w:val="00C215BF"/>
     <w:rsid w:val="00C30CAF"/>
+    <w:rsid w:val="00C35152"/>
     <w:rsid w:val="00C500BD"/>
     <w:rsid w:val="00C83FF1"/>
     <w:rsid w:val="00C976BA"/>
     <w:rsid w:val="00CB0A32"/>
     <w:rsid w:val="00CB578D"/>
     <w:rsid w:val="00CD3688"/>
     <w:rsid w:val="00D044A3"/>
     <w:rsid w:val="00D16563"/>
     <w:rsid w:val="00D263D1"/>
     <w:rsid w:val="00D94473"/>
     <w:rsid w:val="00DD3289"/>
     <w:rsid w:val="00E113CC"/>
     <w:rsid w:val="00E20E16"/>
     <w:rsid w:val="00E507DD"/>
     <w:rsid w:val="00E5259C"/>
     <w:rsid w:val="00E834F0"/>
     <w:rsid w:val="00E910E8"/>
     <w:rsid w:val="00EA313E"/>
     <w:rsid w:val="00EA7115"/>
     <w:rsid w:val="00EB1EF6"/>
     <w:rsid w:val="00EC6AAE"/>
     <w:rsid w:val="00EE7E29"/>
     <w:rsid w:val="00EF2C0A"/>
     <w:rsid w:val="00EF38C4"/>
     <w:rsid w:val="00EF7BC6"/>
@@ -8449,68 +8471,68 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{278B2535-10DC-445B-8FFB-14F1D2CB1B20}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
+  <Pages>1</Pages>
   <Words>579</Words>
-  <Characters>3477</Characters>
+  <Characters>3479</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>28</Lines>
   <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4048</CharactersWithSpaces>
+  <CharactersWithSpaces>4050</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Ziółkowski Piotr</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>