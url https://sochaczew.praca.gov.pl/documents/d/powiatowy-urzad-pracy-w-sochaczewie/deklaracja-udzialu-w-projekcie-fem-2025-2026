--- v0 (2025-10-08)
+++ v1 (2026-04-28)
@@ -5,85 +5,86 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="7539DE9F" w14:textId="3AF8C5D7" w:rsidR="00147F99" w:rsidRDefault="00147F99" w:rsidP="00D469FF">
-      <w:pPr>
+    <w:p w14:paraId="7539DE9F" w14:textId="3AF8C5D7" w:rsidR="00147F99" w:rsidRDefault="00147F99" w:rsidP="0023752C">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6C6204C3" w14:textId="77777777" w:rsidR="002B5AC9" w:rsidRPr="001844B9" w:rsidRDefault="002B5AC9" w:rsidP="00C43FA7">
+    <w:p w14:paraId="6C6204C3" w14:textId="77777777" w:rsidR="002B5AC9" w:rsidRPr="001844B9" w:rsidRDefault="002B5AC9" w:rsidP="0023752C">
       <w:pPr>
         <w:pStyle w:val="Nagwek2"/>
-        <w:spacing w:before="0" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001844B9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>DEKLARACJA UCZESTNICTWA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AEA889D" w14:textId="5F23A6F7" w:rsidR="002B5AC9" w:rsidRPr="001844B9" w:rsidRDefault="002B5AC9" w:rsidP="00C43FA7">
+    <w:p w14:paraId="2AEA889D" w14:textId="5F23A6F7" w:rsidR="002B5AC9" w:rsidRPr="001844B9" w:rsidRDefault="002B5AC9" w:rsidP="0023752C">
       <w:pPr>
         <w:pStyle w:val="Nagwek2"/>
-        <w:spacing w:before="0" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001844B9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>w projekcie Powiatowego Urzędu Pracy w Sochaczewie</w:t>
       </w:r>
       <w:r w:rsidR="00ED4032" w:rsidRPr="001844B9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001844B9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>współfinansowanym ze środków Europejskiego Funduszu Społecznego Plus w ramach Funduszy Europejskich dla Mazowsza 2021-2027</w:t>
@@ -95,93 +96,93 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001844B9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Oś priorytetowa VI Fundusze Europejskie dla aktywnego zawodowo Mazowsza</w:t>
       </w:r>
       <w:r w:rsidR="00A62C5A" w:rsidRPr="001844B9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001844B9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Działanie 6.1 Aktywizacja zawodowa osób bezrobotnych</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21E8E3A8" w14:textId="75C93C0D" w:rsidR="002B5AC9" w:rsidRPr="00C43FA7" w:rsidRDefault="002B5AC9" w:rsidP="00C43FA7">
+    <w:p w14:paraId="21E8E3A8" w14:textId="75C93C0D" w:rsidR="002B5AC9" w:rsidRPr="00C43FA7" w:rsidRDefault="002B5AC9" w:rsidP="0023752C">
       <w:pPr>
         <w:pStyle w:val="Nagwek2"/>
-        <w:spacing w:before="0" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C43FA7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>pt. Aktywizacja zawodowa osób bezrobotnych w powiecie sochaczewskim (I</w:t>
       </w:r>
       <w:r w:rsidR="00F607FF" w:rsidRPr="00C43FA7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidRPr="00C43FA7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F668953" w14:textId="55247612" w:rsidR="00A13286" w:rsidRDefault="002B5AC9" w:rsidP="00C43FA7">
+    <w:p w14:paraId="0F668953" w14:textId="55247612" w:rsidR="00A13286" w:rsidRDefault="002B5AC9" w:rsidP="0023752C">
       <w:pPr>
         <w:pStyle w:val="Nagwek2"/>
-        <w:spacing w:before="0" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001844B9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>w latach 202</w:t>
       </w:r>
       <w:r w:rsidR="00F607FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="001844B9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>-202</w:t>
@@ -197,62 +198,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0022082C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">Nr projektu </w:t>
       </w:r>
       <w:r w:rsidR="00F607FF" w:rsidRPr="0022082C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>FEMA.06.01-IP.02-07VY/25</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42E54C62" w14:textId="77777777" w:rsidR="00E768D2" w:rsidRPr="00E768D2" w:rsidRDefault="00E768D2" w:rsidP="00E768D2">
-      <w:pPr>
+    <w:p w14:paraId="42E54C62" w14:textId="77777777" w:rsidR="00E768D2" w:rsidRPr="00E768D2" w:rsidRDefault="00E768D2" w:rsidP="0023752C">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6BAEE7A7" w14:textId="09C99D08" w:rsidR="00C903F4" w:rsidRPr="001844B9" w:rsidRDefault="00A60545" w:rsidP="00C43FA7">
+    <w:p w14:paraId="6BAEE7A7" w14:textId="09C99D08" w:rsidR="00C903F4" w:rsidRPr="001844B9" w:rsidRDefault="00A60545" w:rsidP="0023752C">
       <w:pPr>
         <w:pStyle w:val="Nagwek2"/>
-        <w:spacing w:before="0" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001844B9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00EF48BD" w:rsidRPr="001844B9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Prosimy o</w:t>
       </w:r>
@@ -2039,97 +2041,104 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="0070C0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005E0E0B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Status na rynku pracy</w:t>
             </w:r>
             <w:r w:rsidR="00304809">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="005E0E0B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t>w chwili rozpoczęcia udziału w projekcie</w:t>
+              <w:t xml:space="preserve">w chwili rozpoczęcia udziału w </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005E0E0B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>projekcie</w:t>
             </w:r>
             <w:r w:rsidR="00E570E3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C2737A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:t xml:space="preserve">(proszę zaznaczyć </w:t>
             </w:r>
             <w:r w:rsidR="00596024" w:rsidRPr="00C2737A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidR="00976D8B" w:rsidRPr="00C2737A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>właściwe znakiem „X”)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="34CAFC2B" w14:textId="77777777" w:rsidR="00976D8B" w:rsidRDefault="00F1623A" w:rsidP="00596024">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">* </w:t>
             </w:r>
             <w:r w:rsidR="00596024" w:rsidRPr="00976D8B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Proszę zaznaczyć wszystkie </w:t>
             </w:r>
             <w:r w:rsidR="00976D8B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="63AF9E31" w14:textId="79C49183" w:rsidR="0078191D" w:rsidRPr="005E0E0B" w:rsidRDefault="00976D8B" w:rsidP="00596024">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
@@ -4789,322 +4798,291 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00415F37">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>……………………………………………………………….…….</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="47BD54D6" w14:textId="77777777" w:rsidR="00C2737A" w:rsidRPr="00AF1BE5" w:rsidRDefault="00C2737A" w:rsidP="00415F37">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="612A5AC4" w14:textId="77777777" w:rsidR="00415F37" w:rsidRDefault="00415F37" w:rsidP="00415F37">
+          <w:p w14:paraId="753CD7C2" w14:textId="77777777" w:rsidR="00415F37" w:rsidRPr="00AF1BE5" w:rsidRDefault="00415F37" w:rsidP="00415F37">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="13E49C65" w14:textId="77777777" w:rsidR="00C43FA7" w:rsidRDefault="00415F37" w:rsidP="00415F37">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00415F37">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>……………………………………………………………….……</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="6A88E9BD" w14:textId="77777777" w:rsidR="00C2737A" w:rsidRPr="00AF1BE5" w:rsidRDefault="00C2737A" w:rsidP="00415F37">
+              <w:t>NIE</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="52956250" w14:textId="3A2E1361" w:rsidR="00F76ABB" w:rsidRPr="00AF1BE5" w:rsidRDefault="00F76ABB" w:rsidP="00415F37">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="753CD7C2" w14:textId="77777777" w:rsidR="00415F37" w:rsidRPr="00AF1BE5" w:rsidRDefault="00415F37" w:rsidP="00415F37">
-[...40 lines deleted...]
-          </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4A74DCE6" w14:textId="5D19BA82" w:rsidR="0020645D" w:rsidRDefault="0020645D" w:rsidP="00194B41">
-[...1 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+    <w:p w14:paraId="4A74DCE6" w14:textId="5D19BA82" w:rsidR="0020645D" w:rsidRDefault="0020645D" w:rsidP="0023752C">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A6320E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Ja, niżej podpisany/a oświadczam,</w:t>
       </w:r>
       <w:r w:rsidR="00E570E3" w:rsidRPr="00A6320E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A6320E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>że:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08B1216B" w14:textId="77777777" w:rsidR="00BD1626" w:rsidRPr="006A025C" w:rsidRDefault="00BD1626" w:rsidP="00194B41">
-[...1 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+    <w:p w14:paraId="08B1216B" w14:textId="77777777" w:rsidR="00BD1626" w:rsidRPr="006A025C" w:rsidRDefault="00BD1626" w:rsidP="0023752C">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7AE35CA7" w14:textId="5592E1B0" w:rsidR="00A6320E" w:rsidRPr="00A6320E" w:rsidRDefault="0020645D" w:rsidP="000C18C2">
+    <w:p w14:paraId="7AE35CA7" w14:textId="5592E1B0" w:rsidR="00A6320E" w:rsidRPr="00A6320E" w:rsidRDefault="0020645D" w:rsidP="0023752C">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A6320E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Wyrażam zgodę na uczestnictwo w projekcie Powiatowego Urzędu Pracy w Sochaczewie pn.</w:t>
       </w:r>
       <w:r w:rsidR="00AD6523" w:rsidRPr="00A6320E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A6320E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Aktywizacja zawodowa osób bezrobotnych w powiecie sochaczewskim (I</w:t>
       </w:r>
       <w:r w:rsidR="0022082C" w:rsidRPr="00A6320E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidRPr="00A6320E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r w:rsidR="00A6320E" w:rsidRPr="00A6320E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">współfinansowanym ze środków Europejskiego Funduszu Społecznego Plus, w ramach </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F6671E5" w14:textId="77777777" w:rsidR="00A6320E" w:rsidRPr="00A6320E" w:rsidRDefault="00A6320E" w:rsidP="00A6320E">
+    <w:p w14:paraId="7F6671E5" w14:textId="77777777" w:rsidR="00A6320E" w:rsidRPr="00A6320E" w:rsidRDefault="00A6320E" w:rsidP="0023752C">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A6320E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Priorytetu VI Fundusze Europejskie dla aktywnego zawodowo Mazowsza, </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BA11786" w14:textId="7EE8FE91" w:rsidR="00A6320E" w:rsidRPr="00A6320E" w:rsidRDefault="00A6320E" w:rsidP="00A6320E">
+    <w:p w14:paraId="0BA11786" w14:textId="7EE8FE91" w:rsidR="00A6320E" w:rsidRPr="00A6320E" w:rsidRDefault="00A6320E" w:rsidP="0023752C">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A6320E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Działania 6.1 Aktywizacja  zawodowa osób bezrobotnych w ramach programu Fundusze Europejskie dla Mazowsza 2021-2027</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33B9E83E" w14:textId="1209350B" w:rsidR="0020645D" w:rsidRPr="00AD6523" w:rsidRDefault="0020645D" w:rsidP="00194B41">
+    <w:p w14:paraId="33B9E83E" w14:textId="1209350B" w:rsidR="0020645D" w:rsidRPr="00AD6523" w:rsidRDefault="0020645D" w:rsidP="0023752C">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD6523">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>zostałem/</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AD6523">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>am</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00AD6523">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> poinformowany/a, że niniejszy projekt współfinansowany jest ze środków Europejskiego Funduszu Społecznego Plus</w:t>
       </w:r>
       <w:r w:rsidR="00D56051" w:rsidRPr="00D56051">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D56051" w:rsidRPr="00D56051">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>w ramach Funduszy Europejskich dla Mazowsza 2021-2027</w:t>
       </w:r>
       <w:r w:rsidR="00D56051">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E10DC3D" w14:textId="32F2F974" w:rsidR="0020645D" w:rsidRDefault="0020645D" w:rsidP="00194B41">
+    <w:p w14:paraId="2E10DC3D" w14:textId="32F2F974" w:rsidR="0020645D" w:rsidRDefault="0020645D" w:rsidP="0023752C">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD6523">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>zapoznałem/</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AD6523">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>am</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00AD6523">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
@@ -5132,58 +5110,58 @@
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD6523">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidR="0022082C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AD6523">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>i akceptuję jego treść;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47033EE6" w14:textId="190D5CB3" w:rsidR="00A6320E" w:rsidRPr="00AD6523" w:rsidRDefault="00A6320E" w:rsidP="00194B41">
+    <w:p w14:paraId="47033EE6" w14:textId="190D5CB3" w:rsidR="00A6320E" w:rsidRPr="00AD6523" w:rsidRDefault="00A6320E" w:rsidP="0023752C">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A6320E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>nie otrzym</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>uję</w:t>
       </w:r>
       <w:r w:rsidRPr="00A6320E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> jednocz</w:t>
@@ -5314,156 +5292,156 @@
         </w:rPr>
         <w:t>ze środ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ków </w:t>
       </w:r>
       <w:r w:rsidRPr="00A6320E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>EFS+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FFB303D" w14:textId="77777777" w:rsidR="00D56051" w:rsidRDefault="0020645D" w:rsidP="00AB0D7D">
+    <w:p w14:paraId="0FFB303D" w14:textId="77777777" w:rsidR="00D56051" w:rsidRDefault="0020645D" w:rsidP="0023752C">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00194B41">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>spełniam kryteria kwalifikowalności uprawniające mnie do udziału w niniejszym projekcie</w:t>
       </w:r>
       <w:r w:rsidR="001A75CF" w:rsidRPr="00194B41">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A5B5F71" w14:textId="32763FD8" w:rsidR="0020645D" w:rsidRPr="00194B41" w:rsidRDefault="0020645D" w:rsidP="00AB0D7D">
+    <w:p w14:paraId="5A5B5F71" w14:textId="32763FD8" w:rsidR="0020645D" w:rsidRPr="00194B41" w:rsidRDefault="0020645D" w:rsidP="0023752C">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00194B41">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>przyjmuję do wiadomości, że przetwarzanie moich danych osobowych jest zgodne z prawem i spełnia warunki, o których mowa art. 6 ust. 1 lit. c, art. 9 ust. 2 lit. g oraz art. 10 Rozporządzenia Parlamentu Europejskiego i Rady (UE) 2016/679  (dalej: RODO) – dane osobowe są niezbędne dla realizacji Programu Regionalnego Fundusze Europejskie dla Mazowsza 2021-2027 (dalej: FEM 2021-2027) na podstawie:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E69686F" w14:textId="3EAEEDFC" w:rsidR="0020645D" w:rsidRPr="001245D9" w:rsidRDefault="0020645D" w:rsidP="001245D9">
+    <w:p w14:paraId="7E69686F" w14:textId="3EAEEDFC" w:rsidR="0020645D" w:rsidRPr="001245D9" w:rsidRDefault="0020645D" w:rsidP="0023752C">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001245D9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>rozporządzenia Parlamentu Europejskiego i Rady (UE) nr 2021/1060 z dnia 24 czerwca 2021 r. ustanawiającego wspólne przepisy dotyczące Europejskiego Funduszu Rozwoju Regionalnego, Europejskiego Funduszu Społecznego Plus, Funduszu Spójności, Funduszu na rzecz Sprawiedliwej Transformacji i Europejskiego Funduszu Morskiego,  Rybackiego i Akwakultury, a także przepisy finansowe na potrzeby tych funduszy oraz na potrzeby Funduszu Azylu, Migracji i Integracji, Funduszu Bezpieczeństwa Wewnętrznego i Instrumentu Wsparcia Finansowego na rzecz Zarządzania Granicami  i Polityki Wizowej (Dz. Urz. UE L 231 z dn. 30 czerwca 2021 r, str.159 oraz Dz. Urz. UE L 261 z dn. 22 lipca 2021, str. 58 oraz DZ.</w:t>
       </w:r>
       <w:r w:rsidR="00AD6523" w:rsidRPr="001245D9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001245D9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Urz.</w:t>
       </w:r>
       <w:r w:rsidR="00AD6523" w:rsidRPr="001245D9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001245D9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>UE.L Nr 241 z 19.09.2022 r. str.16);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CD86A3A" w14:textId="2D601F76" w:rsidR="0020645D" w:rsidRPr="001245D9" w:rsidRDefault="0020645D" w:rsidP="001245D9">
+    <w:p w14:paraId="2CD86A3A" w14:textId="2D601F76" w:rsidR="0020645D" w:rsidRPr="001245D9" w:rsidRDefault="0020645D" w:rsidP="0023752C">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001245D9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>rozporządzenia Parlamentu Europejskiego i Rady (UE) nr 2021/1057 z dnia 24 czerwca 2021 r. ustanawiającego Europejski Fundusz Społeczny Plus (EFS+) oraz uchylającego rozporządzenie (UE) nr 1296/2013 (Dz. Urz. UE L 231 z dn. 30 czerwca 2021 r., str. 21 oraz Dz.</w:t>
       </w:r>
       <w:r w:rsidR="00AD6523" w:rsidRPr="001245D9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001245D9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Urz.</w:t>
@@ -5475,230 +5453,230 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001245D9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>UE.L Nr 421 z</w:t>
       </w:r>
       <w:r w:rsidR="00574B23" w:rsidRPr="001245D9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="001245D9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>26.11.2021, str. 75);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76A872A9" w14:textId="343282CB" w:rsidR="00B27FC1" w:rsidRPr="001245D9" w:rsidRDefault="0020645D" w:rsidP="001245D9">
+    <w:p w14:paraId="76A872A9" w14:textId="343282CB" w:rsidR="00B27FC1" w:rsidRPr="001245D9" w:rsidRDefault="0020645D" w:rsidP="0023752C">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001245D9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">ustawy z dnia 28 kwietnia 2022 r. o zasadach realizacji zadań finansowanych ze środków europejskich w perspektywie finansowej 2021–2027 (Dz.U.2022.1079, z </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001245D9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>późn</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001245D9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>. zm.);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="575CA819" w14:textId="7032DD19" w:rsidR="00B27FC1" w:rsidRPr="001245D9" w:rsidRDefault="00B27FC1" w:rsidP="001245D9">
+    <w:p w14:paraId="575CA819" w14:textId="7032DD19" w:rsidR="00B27FC1" w:rsidRPr="001245D9" w:rsidRDefault="00B27FC1" w:rsidP="0023752C">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001245D9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ustawy z dnia 20 </w:t>
       </w:r>
       <w:r w:rsidR="00B6356A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>marca 2025</w:t>
       </w:r>
       <w:r w:rsidR="009744A0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B6356A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>r. o rynku pracy i służbach zatrudnienia</w:t>
       </w:r>
       <w:r w:rsidRPr="001245D9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="345AD931" w14:textId="77777777" w:rsidR="00B27FC1" w:rsidRPr="001245D9" w:rsidRDefault="00B27FC1" w:rsidP="001245D9">
+    <w:p w14:paraId="345AD931" w14:textId="77777777" w:rsidR="00B27FC1" w:rsidRPr="001245D9" w:rsidRDefault="00B27FC1" w:rsidP="0023752C">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001245D9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>rozporządzenia wykonawczego Komisji (UE) nr 2019/255 z dnia 13 lutego 2019 r. zmieniającego rozporządzenie wykonawcze Komisji (UE) nr 821/2014 ustanawiające zasady stosowania rozporządzenia Parlamentu Europejskiego i Rady (UE) nr 1303/2013 w zakresie szczegółowych uregulowań dotyczących transferu wkładów z programów i zarządzania nimi, przekazywania sprawozdań z wdrażania instrumentów finansowych, charakterystyki technicznej działań informacyjnych i komunikacyjnych w odniesieniu do operacji oraz systemu rejestracji i przechowywania danych (Dz. Urz. UE.L 2019 Nr 43, str. 15).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BFAF151" w14:textId="0AC9541D" w:rsidR="0020645D" w:rsidRPr="00B27FC1" w:rsidRDefault="0020645D" w:rsidP="00B27FC1">
+    <w:p w14:paraId="4BFAF151" w14:textId="0AC9541D" w:rsidR="0020645D" w:rsidRPr="00B27FC1" w:rsidRDefault="0020645D" w:rsidP="0023752C">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B27FC1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>zostałem/</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B27FC1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>am</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B27FC1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> pouczony/a i jestem świadomy/a  odpowiedzialności karnej oraz odpowiedzialności cywilnej za złożenie fałszywego oświadczenia;  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63BB83BA" w14:textId="17E02345" w:rsidR="0020645D" w:rsidRDefault="0020645D" w:rsidP="00194B41">
+    <w:p w14:paraId="63BB83BA" w14:textId="17E02345" w:rsidR="0020645D" w:rsidRDefault="0020645D" w:rsidP="0023752C">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD6523">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>świadomy/a tej odpowiedzialności oświadczam, że wszystkie podane przeze mnie dane są zgodne z prawdą.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E545DD1" w14:textId="77777777" w:rsidR="00A6320E" w:rsidRPr="00AD6523" w:rsidRDefault="00A6320E" w:rsidP="00A6320E">
+    <w:p w14:paraId="3E545DD1" w14:textId="77777777" w:rsidR="00A6320E" w:rsidRPr="00AD6523" w:rsidRDefault="00A6320E" w:rsidP="0023752C">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="39BE8609" w14:textId="77777777" w:rsidR="00C43FA7" w:rsidRDefault="0020645D" w:rsidP="00A6320E">
-[...1 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+    <w:p w14:paraId="39BE8609" w14:textId="77777777" w:rsidR="00C43FA7" w:rsidRDefault="0020645D" w:rsidP="0023752C">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001354B7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Jednocześnie zobowiązuję się, że w terminie </w:t>
       </w:r>
       <w:r w:rsidR="001A75CF" w:rsidRPr="001354B7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">do </w:t>
       </w:r>
       <w:r w:rsidRPr="001354B7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>4 tygodni po</w:t>
@@ -5780,111 +5758,111 @@
         </w:rPr>
         <w:t>na rynku pracy zgodnie z zakresem danych określonych w Wytycznych w</w:t>
       </w:r>
       <w:r w:rsidR="00A67A10" w:rsidRPr="001354B7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="001354B7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>zakresie monitorowania (tzw. wspólne wskaźniki rezultatu bezpośredniego).</w:t>
       </w:r>
       <w:r w:rsidR="00574B23">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D5C781A" w14:textId="18C431FD" w:rsidR="0020645D" w:rsidRPr="00574B23" w:rsidRDefault="00574B23" w:rsidP="00194B41">
-[...1 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+    <w:p w14:paraId="7D5C781A" w14:textId="18C431FD" w:rsidR="0020645D" w:rsidRPr="00574B23" w:rsidRDefault="00574B23" w:rsidP="0023752C">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F787CAC" w14:textId="77777777" w:rsidR="0020645D" w:rsidRPr="00AD6523" w:rsidRDefault="0020645D" w:rsidP="00194B41">
-[...1 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+    <w:p w14:paraId="5F787CAC" w14:textId="77777777" w:rsidR="0020645D" w:rsidRPr="00AD6523" w:rsidRDefault="0020645D" w:rsidP="0023752C">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="5672" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD6523">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>……………………………………………</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C53BCCF" w14:textId="04AAD346" w:rsidR="0020645D" w:rsidRPr="00AD6523" w:rsidRDefault="0020645D" w:rsidP="00194B41">
-[...1 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+    <w:p w14:paraId="2C53BCCF" w14:textId="04AAD346" w:rsidR="0020645D" w:rsidRPr="00AD6523" w:rsidRDefault="0020645D" w:rsidP="0023752C">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="5672" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD6523">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(data  i  czytelny  podpis </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57E46B7E" w14:textId="47B470BB" w:rsidR="0020645D" w:rsidRPr="00AD6523" w:rsidRDefault="0020645D" w:rsidP="00320826">
-[...1 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+    <w:p w14:paraId="57E46B7E" w14:textId="47B470BB" w:rsidR="0020645D" w:rsidRPr="00AD6523" w:rsidRDefault="0020645D" w:rsidP="0023752C">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="5672" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD6523">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>uczestnika / uczestniczki projektu)</w:t>
       </w:r>
       <w:r w:rsidR="00574B23">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
@@ -5892,78 +5870,78 @@
       <w:r w:rsidR="00574B23">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="0020645D" w:rsidRPr="00AD6523" w:rsidSect="00583845">
       <w:headerReference w:type="first" r:id="rId8"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="1418" w:right="624" w:bottom="1418" w:left="624" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3136D710" w14:textId="77777777" w:rsidR="00BC66DC" w:rsidRDefault="00BC66DC">
+    <w:p w14:paraId="59EDEFCF" w14:textId="77777777" w:rsidR="00C135CE" w:rsidRDefault="00C135CE">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3B525BAC" w14:textId="77777777" w:rsidR="00BC66DC" w:rsidRDefault="00BC66DC">
+    <w:p w14:paraId="14EE6934" w14:textId="77777777" w:rsidR="00C135CE" w:rsidRDefault="00C135CE">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Gigi">
     <w:panose1 w:val="04040504061007020D02"/>
     <w:charset w:val="00"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
@@ -5992,58 +5970,58 @@
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000AFF" w:usb1="0000396B" w:usb2="00000000" w:usb3="00000000" w:csb0="000000BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4B6B4077" w14:textId="77777777" w:rsidR="00BC66DC" w:rsidRDefault="00BC66DC">
+    <w:p w14:paraId="60DA4D65" w14:textId="77777777" w:rsidR="00C135CE" w:rsidRDefault="00C135CE">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="26E3EB63" w14:textId="77777777" w:rsidR="00BC66DC" w:rsidRDefault="00BC66DC">
+    <w:p w14:paraId="47321A36" w14:textId="77777777" w:rsidR="00C135CE" w:rsidRDefault="00C135CE">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4B82D54C" w14:textId="77A29C15" w:rsidR="00583845" w:rsidRDefault="00583845" w:rsidP="00583845">
     <w:pPr>
       <w:pStyle w:val="Nagwek"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="42BEE295" wp14:editId="7039952A">
           <wp:extent cx="5456555" cy="433070"/>
           <wp:effectExtent l="0" t="0" r="0" b="5080"/>
           <wp:docPr id="3" name="Obraz 3" descr="Logotyp Fundusze Europejskie dla Mazowsza, flaga Unii Europejskiej oraz logo promocyjne Mazowsza złożone z ozdobnego napisu Mazowsze serce Polski, logotyp Powiatowego Urzędu Pracy w Sochaczewie"/>
@@ -6093,51 +6071,51 @@
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:numPicBullet w:numPicBulletId="0">
     <w:pict>
       <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
         <v:stroke joinstyle="miter"/>
         <v:formulas>
           <v:f eqn="if lineDrawn pixelLineWidth 0"/>
           <v:f eqn="sum @0 1 0"/>
           <v:f eqn="sum 0 0 @1"/>
           <v:f eqn="prod @2 1 2"/>
           <v:f eqn="prod @3 21600 pixelWidth"/>
           <v:f eqn="prod @3 21600 pixelHeight"/>
           <v:f eqn="sum @0 0 1"/>
           <v:f eqn="prod @6 1 2"/>
           <v:f eqn="prod @7 21600 pixelWidth"/>
           <v:f eqn="sum @8 21600 0"/>
           <v:f eqn="prod @7 21600 pixelHeight"/>
           <v:f eqn="sum @10 21600 0"/>
         </v:formulas>
         <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
         <o:lock v:ext="edit" aspectratio="t"/>
       </v:shapetype>
-      <v:shape id="_x0000_i1033" type="#_x0000_t75" style="width:11.25pt;height:11.25pt;visibility:visible;mso-wrap-style:square" o:bullet="t">
+      <v:shape id="_x0000_i1031" type="#_x0000_t75" style="width:11.25pt;height:11.25pt;visibility:visible;mso-wrap-style:square" o:bullet="t">
         <v:imagedata r:id="rId1" o:title=""/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF83"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="DA4C36AA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Listapunktowana2"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6379"/>
         </w:tabs>
         <w:ind w:left="6379" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
@@ -7854,50 +7832,51 @@
     <w:rsid w:val="000111D2"/>
     <w:rsid w:val="000121F6"/>
     <w:rsid w:val="00020174"/>
     <w:rsid w:val="00023F35"/>
     <w:rsid w:val="00024C5C"/>
     <w:rsid w:val="00025BE1"/>
     <w:rsid w:val="000319C8"/>
     <w:rsid w:val="00045519"/>
     <w:rsid w:val="00046DB6"/>
     <w:rsid w:val="00047D2B"/>
     <w:rsid w:val="000556FB"/>
     <w:rsid w:val="0005787C"/>
     <w:rsid w:val="000641A8"/>
     <w:rsid w:val="00064366"/>
     <w:rsid w:val="00065BBD"/>
     <w:rsid w:val="00070F62"/>
     <w:rsid w:val="00071553"/>
     <w:rsid w:val="000731DD"/>
     <w:rsid w:val="00074541"/>
     <w:rsid w:val="0008362A"/>
     <w:rsid w:val="000914FC"/>
     <w:rsid w:val="000925BD"/>
     <w:rsid w:val="00097072"/>
     <w:rsid w:val="000A3125"/>
     <w:rsid w:val="000A3E8E"/>
+    <w:rsid w:val="000A4399"/>
     <w:rsid w:val="000B2E58"/>
     <w:rsid w:val="000B3DE6"/>
     <w:rsid w:val="000C39A1"/>
     <w:rsid w:val="000D3BD3"/>
     <w:rsid w:val="000D4A86"/>
     <w:rsid w:val="000D6ABB"/>
     <w:rsid w:val="000E4D0A"/>
     <w:rsid w:val="000F2451"/>
     <w:rsid w:val="000F379E"/>
     <w:rsid w:val="000F788D"/>
     <w:rsid w:val="001006B9"/>
     <w:rsid w:val="00101581"/>
     <w:rsid w:val="001076F0"/>
     <w:rsid w:val="001245D9"/>
     <w:rsid w:val="001354B7"/>
     <w:rsid w:val="00135AD7"/>
     <w:rsid w:val="00137466"/>
     <w:rsid w:val="00143856"/>
     <w:rsid w:val="00147F99"/>
     <w:rsid w:val="001553FA"/>
     <w:rsid w:val="0017001F"/>
     <w:rsid w:val="00177B8E"/>
     <w:rsid w:val="0018091D"/>
     <w:rsid w:val="001844B9"/>
     <w:rsid w:val="001906A3"/>
@@ -7908,50 +7887,51 @@
     <w:rsid w:val="001A0BD4"/>
     <w:rsid w:val="001A1CA7"/>
     <w:rsid w:val="001A75CF"/>
     <w:rsid w:val="001B1E30"/>
     <w:rsid w:val="001C2198"/>
     <w:rsid w:val="001C2880"/>
     <w:rsid w:val="001C32B7"/>
     <w:rsid w:val="001C4A35"/>
     <w:rsid w:val="001C5E72"/>
     <w:rsid w:val="001C63F3"/>
     <w:rsid w:val="001D64F6"/>
     <w:rsid w:val="001E01E1"/>
     <w:rsid w:val="001E1607"/>
     <w:rsid w:val="001E43B6"/>
     <w:rsid w:val="001E6A38"/>
     <w:rsid w:val="001F20F7"/>
     <w:rsid w:val="001F2FB4"/>
     <w:rsid w:val="00203FE3"/>
     <w:rsid w:val="0020645D"/>
     <w:rsid w:val="00207688"/>
     <w:rsid w:val="002124F2"/>
     <w:rsid w:val="0022082C"/>
     <w:rsid w:val="002238A6"/>
     <w:rsid w:val="00224343"/>
     <w:rsid w:val="0023226B"/>
+    <w:rsid w:val="0023752C"/>
     <w:rsid w:val="0023771B"/>
     <w:rsid w:val="00240959"/>
     <w:rsid w:val="002500F1"/>
     <w:rsid w:val="002520BD"/>
     <w:rsid w:val="00254CFD"/>
     <w:rsid w:val="00257925"/>
     <w:rsid w:val="00260E83"/>
     <w:rsid w:val="002628A3"/>
     <w:rsid w:val="0026488C"/>
     <w:rsid w:val="0026744B"/>
     <w:rsid w:val="0026777E"/>
     <w:rsid w:val="00273716"/>
     <w:rsid w:val="00275DB5"/>
     <w:rsid w:val="00283FA7"/>
     <w:rsid w:val="002930EF"/>
     <w:rsid w:val="002934C6"/>
     <w:rsid w:val="00297E98"/>
     <w:rsid w:val="002A5B25"/>
     <w:rsid w:val="002B5AC9"/>
     <w:rsid w:val="002B6B0D"/>
     <w:rsid w:val="002C5652"/>
     <w:rsid w:val="002E0B11"/>
     <w:rsid w:val="002E4F45"/>
     <w:rsid w:val="002E4F4F"/>
     <w:rsid w:val="002E6908"/>
@@ -7984,50 +7964,51 @@
     <w:rsid w:val="003B645C"/>
     <w:rsid w:val="003C1833"/>
     <w:rsid w:val="003C33DF"/>
     <w:rsid w:val="003C4DFC"/>
     <w:rsid w:val="003C6E68"/>
     <w:rsid w:val="003D3115"/>
     <w:rsid w:val="003F1979"/>
     <w:rsid w:val="003F22F2"/>
     <w:rsid w:val="003F2667"/>
     <w:rsid w:val="003F50C5"/>
     <w:rsid w:val="0041131E"/>
     <w:rsid w:val="00412BDE"/>
     <w:rsid w:val="00415F37"/>
     <w:rsid w:val="00420533"/>
     <w:rsid w:val="00432245"/>
     <w:rsid w:val="00433CA0"/>
     <w:rsid w:val="00440817"/>
     <w:rsid w:val="00443DC2"/>
     <w:rsid w:val="00451761"/>
     <w:rsid w:val="00462CAF"/>
     <w:rsid w:val="0046401B"/>
     <w:rsid w:val="00466883"/>
     <w:rsid w:val="00473E34"/>
     <w:rsid w:val="004943F5"/>
     <w:rsid w:val="004A151A"/>
+    <w:rsid w:val="004A63EB"/>
     <w:rsid w:val="004B1FBA"/>
     <w:rsid w:val="004C517F"/>
     <w:rsid w:val="004C6774"/>
     <w:rsid w:val="004D0FBB"/>
     <w:rsid w:val="004D3551"/>
     <w:rsid w:val="004D3740"/>
     <w:rsid w:val="004D4F27"/>
     <w:rsid w:val="004D7981"/>
     <w:rsid w:val="004F63A3"/>
     <w:rsid w:val="0050097D"/>
     <w:rsid w:val="005017F2"/>
     <w:rsid w:val="005134C6"/>
     <w:rsid w:val="00516773"/>
     <w:rsid w:val="00520C82"/>
     <w:rsid w:val="00526D1F"/>
     <w:rsid w:val="00527434"/>
     <w:rsid w:val="00527A3C"/>
     <w:rsid w:val="005427C4"/>
     <w:rsid w:val="00542CEF"/>
     <w:rsid w:val="00546D56"/>
     <w:rsid w:val="00554B1E"/>
     <w:rsid w:val="0055655E"/>
     <w:rsid w:val="00562E17"/>
     <w:rsid w:val="00566B0F"/>
     <w:rsid w:val="00567D84"/>
@@ -8040,50 +8021,51 @@
     <w:rsid w:val="005A147A"/>
     <w:rsid w:val="005A5884"/>
     <w:rsid w:val="005A7557"/>
     <w:rsid w:val="005B204B"/>
     <w:rsid w:val="005C05CB"/>
     <w:rsid w:val="005D0E3F"/>
     <w:rsid w:val="005D5777"/>
     <w:rsid w:val="005D6CF2"/>
     <w:rsid w:val="005D7921"/>
     <w:rsid w:val="005E0E0B"/>
     <w:rsid w:val="005F0B19"/>
     <w:rsid w:val="005F1E9A"/>
     <w:rsid w:val="00600277"/>
     <w:rsid w:val="006048BE"/>
     <w:rsid w:val="00604958"/>
     <w:rsid w:val="00607C4B"/>
     <w:rsid w:val="00611549"/>
     <w:rsid w:val="006130B4"/>
     <w:rsid w:val="0061532D"/>
     <w:rsid w:val="0061576B"/>
     <w:rsid w:val="0064509C"/>
     <w:rsid w:val="006466B3"/>
     <w:rsid w:val="00655484"/>
     <w:rsid w:val="006669DB"/>
     <w:rsid w:val="0067228D"/>
+    <w:rsid w:val="006902F0"/>
     <w:rsid w:val="00697995"/>
     <w:rsid w:val="006A025C"/>
     <w:rsid w:val="006A344F"/>
     <w:rsid w:val="006B1BD3"/>
     <w:rsid w:val="006B2818"/>
     <w:rsid w:val="006B5FB7"/>
     <w:rsid w:val="006C65B8"/>
     <w:rsid w:val="006E2D80"/>
     <w:rsid w:val="006E468D"/>
     <w:rsid w:val="006F4FC7"/>
     <w:rsid w:val="00703C1C"/>
     <w:rsid w:val="007113F7"/>
     <w:rsid w:val="00711C9B"/>
     <w:rsid w:val="00711F83"/>
     <w:rsid w:val="00714DCD"/>
     <w:rsid w:val="007231D3"/>
     <w:rsid w:val="00726887"/>
     <w:rsid w:val="00740C17"/>
     <w:rsid w:val="007420D0"/>
     <w:rsid w:val="00742224"/>
     <w:rsid w:val="00742BA6"/>
     <w:rsid w:val="0075331D"/>
     <w:rsid w:val="0077266A"/>
     <w:rsid w:val="0077688D"/>
     <w:rsid w:val="007770FC"/>
@@ -8202,60 +8184,62 @@
     <w:rsid w:val="00AF1BE5"/>
     <w:rsid w:val="00B05DFF"/>
     <w:rsid w:val="00B069BD"/>
     <w:rsid w:val="00B12ED0"/>
     <w:rsid w:val="00B27FC1"/>
     <w:rsid w:val="00B42090"/>
     <w:rsid w:val="00B448EF"/>
     <w:rsid w:val="00B507D9"/>
     <w:rsid w:val="00B51E23"/>
     <w:rsid w:val="00B52A66"/>
     <w:rsid w:val="00B563BE"/>
     <w:rsid w:val="00B573B1"/>
     <w:rsid w:val="00B6356A"/>
     <w:rsid w:val="00B6767D"/>
     <w:rsid w:val="00B67736"/>
     <w:rsid w:val="00B70E14"/>
     <w:rsid w:val="00B7239A"/>
     <w:rsid w:val="00B75110"/>
     <w:rsid w:val="00B75DDD"/>
     <w:rsid w:val="00B87ACC"/>
     <w:rsid w:val="00B91773"/>
     <w:rsid w:val="00BA18CB"/>
     <w:rsid w:val="00BB3043"/>
     <w:rsid w:val="00BB7515"/>
     <w:rsid w:val="00BB773A"/>
+    <w:rsid w:val="00BC1C45"/>
     <w:rsid w:val="00BC420C"/>
     <w:rsid w:val="00BC66DC"/>
     <w:rsid w:val="00BD1626"/>
     <w:rsid w:val="00BD5CEA"/>
     <w:rsid w:val="00BD7363"/>
     <w:rsid w:val="00BE68C2"/>
     <w:rsid w:val="00BF3CFF"/>
     <w:rsid w:val="00BF653A"/>
     <w:rsid w:val="00C00A3A"/>
     <w:rsid w:val="00C127CF"/>
+    <w:rsid w:val="00C135CE"/>
     <w:rsid w:val="00C16AB1"/>
     <w:rsid w:val="00C22C9D"/>
     <w:rsid w:val="00C23370"/>
     <w:rsid w:val="00C2737A"/>
     <w:rsid w:val="00C357B8"/>
     <w:rsid w:val="00C43FA7"/>
     <w:rsid w:val="00C45A49"/>
     <w:rsid w:val="00C53B20"/>
     <w:rsid w:val="00C61E65"/>
     <w:rsid w:val="00C62AF1"/>
     <w:rsid w:val="00C64109"/>
     <w:rsid w:val="00C66D21"/>
     <w:rsid w:val="00C70D87"/>
     <w:rsid w:val="00C82AE7"/>
     <w:rsid w:val="00C85792"/>
     <w:rsid w:val="00C877EB"/>
     <w:rsid w:val="00C903F4"/>
     <w:rsid w:val="00C90AC6"/>
     <w:rsid w:val="00C9133E"/>
     <w:rsid w:val="00C95224"/>
     <w:rsid w:val="00C96F31"/>
     <w:rsid w:val="00CA34E4"/>
     <w:rsid w:val="00CB0314"/>
     <w:rsid w:val="00CC1E6A"/>
     <w:rsid w:val="00CC3B84"/>
@@ -9790,69 +9774,69 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{782808A4-4050-4BF9-B33D-6295D265B488}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>948</Words>
-  <Characters>5689</Characters>
+  <Words>944</Words>
+  <Characters>5664</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>47</Lines>
   <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Miejscowość, dnia………………</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>pup</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6624</CharactersWithSpaces>
+  <CharactersWithSpaces>6595</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Miejscowość, dnia………………</dc:title>
   <dc:subject/>
   <dc:creator>WUP</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>